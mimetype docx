--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Epicier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing STEM Tomography via Generative Interpolation of Tilt Series for Nanoparticle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption/desorption mechanism in Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mechanical testing of cerium oxide nanoparticles in atomic-scale Transmission Electron Microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtnano.2024.100564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐Sublattice Random Pt(Co,Ni) Alloy Nanoparticle Catalysts for Highly Efficient Oxygen Reduction Reaction (Adv. Energy Mater. 44/2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ngo Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chan Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (44), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.70346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Elastic Properties: An In Situ Nanocompression Study in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-024-06397-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocrystallinity of Monodispersed Ultra-Small Templated Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14121052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering strontium sulfate precipitation via Ostwald’s rule of stages: From prenucleation clusters to solution-mediated phase tranformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Findling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0136870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Carbon-Supported Tungsten Carbides: Comparative Determination of Surface Composition and Influence on Cellulose Transformation into Glycols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rataboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO 2 Core–Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.2135 - 2145. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a solid oxide fuel cell by environmental transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.7959. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-43683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO2 Core-Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laprune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.2903-2916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensation / Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S1), pp.818-819. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192762200366X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621013386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ annealing transmission electron microscopy of plasmonic thin films composed of bimetallic Au-Ag nanoparticles dispersed in a TiO2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative STEM-HAADF and STEM-EDX tomography for the 3D morphological and chemical analysis of semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abd925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the dynamic properties of Pt on ceria for low-temperature CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.3904-3917. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Paleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rogalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.224409. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D in situ study of the calcination of Pd nanocatalysts supported on delta-Alumina in an Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and Growth of Silver Nanoparticles in Zeolite Socony Mobil 5 (ZSM-5) Observed by Environmental Electron Microscopy: Implications for Heterogeneous Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (10), pp.6452-6461. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkka Frankberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kalikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkka Salminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Quantifying the Cationic Mobility at {100} Surfaces of Ceria: Application to CO2 Adsorption/Desorption Phenomena in the Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1940 - 1941. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence for the Existence of an Iridium Sesquioxide Metastable Phase during ETEM Studies of Methane Steam Reforming on an Ir/Ce0.9Gd0.9O2-x Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1648 - 1649. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618008723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cobian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Tomography of Plasmonic Au Nanoparticles Dispersed in a TiO 2 Dielectric Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (49), pp.42882-42890. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b16436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental electron microscopy: materials in their real live in gas or liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rainforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.115 - 116. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative HAADF-STEM and EDX-STEM Tomography for the 3D Morphological and Elemental Analysis of FinFET Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.388 - 389. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761800243X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Zoltan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Khajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlie Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in The ETEM: From Gas-Surface Interactions of Single Objects to Collective Behavior of Nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.1850 - 1851. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927617009916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale environmental transmission electron microscopy study of the surface mobility of ceria nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.898-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast ‘ Operando ’ electron nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Growth Mechanisms of Ag Nanoparticles Controlled by Plasmon-Induced Charge Transfers in Ag-TiO2 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (17), pp.9496-9505. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01196305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on yttria-stabilized zirconia by environmental transmission electron microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Chemical and Structural Properties of Nanocomposite Ag:TiO2 Films during Photochromic Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespo-Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.24055-24061. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505702g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01076550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayered YAG-Yb:YAG ceramics: manufacture and laser performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hostasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreana Piancastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Alderighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (47), pp.10138-10148. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01544d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature and radiation induced microstructural changes in Xe-implanted UO2 by TEM, STEM, SIMS and positron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443 (1-3), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmat.2013.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Konno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Armandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alcantara Gustavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexcepted low-temperature crystallization of amorphous silicon nitride into a-Si3N4 in a ferritic Fe--Si matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3-4), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Image-Guided Microbeam Radiation Therapy Using Gadolinium-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image-guided microbeam radiation therapy using gadolinium-based nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates size distribution: Validation of low-voltage STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 232 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic structure of vanadium carbide precipitates in a model Fe-C-V steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701753816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Geometrical and chemical quantification of Au@SiOx nano-composites in HAADF-STEM imaging mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.299-300. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85156-1_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence in ELNES: Influence of probe convergence, collector aperture and electron beam incidence angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.449-460. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-SiC nanowires and SiC@BN nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124, pp.99-102. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005124015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation before crystallization in Zr-Ti-Cu-Ni-Be bulk metallic glasses: influence of the chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345, pp.169-172. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Chemical Analysis of a Si-SiO2 Interface using Spatially Resolved Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil. Mag. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1753-1771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in transmission electron microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-electronic devices analysis by high resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Dashtizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.477-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-K edge study of anisotropy effects in hexagonal Al-N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for noble metal redispersion on CeO2 based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola Delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.08005, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412908005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE OPERANDO ANALYSIS OF SOFC DEVICES IN ENVIRONMENTAL TRANSMISSION ELECTRON MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minh Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Cell and Environmental TEM: Frontier Techniques Applied to Geochemical Interface Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan N. Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIG, Aug 2023, Sendai (JP), Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’hydruration de nanoparticules Pd et Pd/Au en ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D in situ and environmental TEM studies of nanomaterials in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous Environmental Transmission Electron Microscope (ETEM): seeing nanomaterials at work under external stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBSI: Korea Basic Science Institute 126-16 Center, Seongbuk-gu, Seoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peltier stage cooled sample holder tip for the in situ study of water vapor / liquid equilibrium and the hygroscopic behaviour of aerosols in an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS-EUROMAT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau sans cellule à membranes dans un ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM UMR 5257 – CEA / CNRS / UM / ENSCM Site de Marcoule, Bâtiment 426 BP 17171, F-30207 Bagnols sur Cèze Cedex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of AuxPd1-x model catalysts under gaseous environments and variable temperature within an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a Solid Oxide Fuel Cell in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Diata Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in situ the hydrogenation of Pd and Pd/Au NPs in ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Nanoscale Operando Experiments in Environmental Transmission Electron Microscopy for Solid Oxide Fuel Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States. pp.814-816, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of bimetallic AuxPd1-x catalysts: behaviour in presence of gaseous environments and variable temperature within the environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or-Nano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOFC working in an environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless wet Environmental TEM: a dedicated approach for water condensation / evaporation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensating water on aerosols within an environmental TEM using an open-cell cryoholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCAT 3 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Étude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Bimetallic Catalysts Obtained from Di-Block Copolymer Micellar Solutions: Nanoparticle Formation and Network Stability at High Temperature under Gas Pressure within the Environmental TEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrays of bimetallic nanoparticles obtained by the block copolymer inverse micelle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless in situ Water Condensation on NaCl nanocubes in Environmental TEM. - VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Surface Oxidation Issues Arising During CO Oxidation on a PdAu(110) Surface. An In Situ Study by Complementary Environmental Methods (STM, SXRD, XPS). VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model catalysts synthesized by the di-block copolymer inverse micelle method: insights on nanoparticle formation and network stability within the environmental TEM. - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific School for Young Scientists “New catalysts and catalytic processes to solve the challenges of environmentally responsible and resource-saving energy production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the environmental TEM confirm atomistic models of adsorbed molecules at surfaces of solids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1440-1441, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619007931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Oxidation Reaction of LiFePO 4 Cathode Material using Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1858-1859, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761901002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on ceria based catalysts obtained by environmental transmission electron microscopy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la MET et de la microscopie électronique avancée environnementale à l'étude de nanoparticules (multi-)fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième atelier du GDRI Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Port Argelès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and Fast 3D in situ study of the calcination and reduction of Pd nanocatalysts supported on Alumina in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity in Pt/CeO2 catalysts investigated by operando X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ganzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution studies of ceria and ceria based catalysts by aberration corrected Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on In Situ Operando Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gwangju South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcination of Pd Nanoparticles on Delta Alumina : Ex-situ Analysis versus In-situ Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on In Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in situ environmental transmission microscopy and operando X-ray absorption spectroscopy to investigate the activity of ceria based diesel oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gänzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the reduction state and atomic resolution study of cerium oxide (CeO2) nanocubes under reducing and oxidizing conditions in a Cs-corrected Environmental TEM (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Advanced Electron Microscopy for Catalysis, EMCAT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of Nanoparticle Size Distribution assisted by STEM-HAADF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMPA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni silicides formation: use of Ge and Pt to study the diffusing species, lateral growth and relaxation mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike El Kousseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Interconnect Technology Conference and 2015 IEEE Materials for Advanced Metallization Conference (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conditions d'auto-organisation de nanoparticules métalliques sous excitation plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière du GDR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Bulk Structural and Chemical Modifications of Catalysts During Reaction Investigated within an Aberration-Corrected Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2015 - MFS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on Yttria-Stabilized Zirconia by Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How oxidation and growth of silver nanoparticles compete in TiO2 films when exposed to a moving visible laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01087387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone observee en temps reel dans un microscope ŕ transmission environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic study of carbon nanotube growth and catalyst morphology evolution during acetylene decomposition on Co/SBA-15 in an environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Field Modeling of Carbides precipitation in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon/Silicon Ribbon for Photovoltaic Application: Study of Materials and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schowalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual World Conference on Carbon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie en Microscopie Electronique en Transmission: Application aux Nanoparticules de Palladium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bausach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features leading to high CH4 oxidation activity and stability for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the aging time of Cu/TiO2 catalysts: effect of the preparation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynoso A.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characteristics leading to a high CH4 oxidation activity for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of neural networks to the segmentation of nanocrystals and liquid nanodrops during in situ condensation of water in the environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IMC: International microscopy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM variable temperature and gas pressure study of bimetallic PdxAu1-x nanoparticles networks obtained by the di-block copolymer method (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensatio /Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water condensation on NaCl aerosols using an open-cell cryo sample holder in the environmental TEM (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiban L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Investigation of Thermal Properties of Nano-Objects in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marco-De-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of structural transformation of siver nanoparticles during carbon gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources de chaleur photo-induites dont la température diminue avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière GDR NACRE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic study of a Si-graphite interface by means of electron microscopy and EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advance in the Elaboration of Silicon-Based Coaxial Nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image deconvolution for fast Tomography in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.101 - 102, 2016, 9783527808465. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of cubic silicon carbide (-SiC) and trigonal silicon nitride (-Si3N4) nanowires. Ceramic Engineering and Science Proceedings, vol. 26, 2005, 341-348. Proceedings of the 29th International Conference on Advanced Ceramics and Composites-Developments in Advanced Ceramics and Composites, Cocoa Beach (USA). Edited by M. Brito, P. Filip, C. Lewinsohn, A. Sayir, M. Opeka, W. Mullins, USA, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId534"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Epicier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing STEM Tomography via Generative Interpolation of Tilt Series for Nanoparticle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mechanical testing of cerium oxide nanoparticles in atomic-scale Transmission Electron Microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtnano.2024.100564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐Sublattice Random Pt(Co,Ni) Alloy Nanoparticle Catalysts for Highly Efficient Oxygen Reduction Reaction (Adv. Energy Mater. 44/2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ngo Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chan Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (44), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.70346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption/desorption mechanism in Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Elastic Properties: An In Situ Nanocompression Study in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-024-06397-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocrystallinity of Monodispersed Ultra-Small Templated Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14121052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO2 Core-Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a solid oxide fuel cell by environmental transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.7959. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-43683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering strontium sulfate precipitation via Ostwald’s rule of stages: From prenucleation clusters to solution-mediated phase tranformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Findling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0136870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Carbon-Supported Tungsten Carbides: Comparative Determination of Surface Composition and Influence on Cellulose Transformation into Glycols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rataboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO 2 Core–Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.2135 - 2145. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laprune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.2903-2916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensation / Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S1), pp.818-819. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192762200366X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative STEM-HAADF and STEM-EDX tomography for the 3D morphological and chemical analysis of semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abd925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621013386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ annealing transmission electron microscopy of plasmonic thin films composed of bimetallic Au-Ag nanoparticles dispersed in a TiO2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Paleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rogalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.224409. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the dynamic properties of Pt on ceria for low-temperature CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.3904-3917. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkka Frankberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kalikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkka Salminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and Growth of Silver Nanoparticles in Zeolite Socony Mobil 5 (ZSM-5) Observed by Environmental Electron Microscopy: Implications for Heterogeneous Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (10), pp.6452-6461. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D in situ study of the calcination of Pd nanocatalysts supported on delta-Alumina in an Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative HAADF-STEM and EDX-STEM Tomography for the 3D Morphological and Elemental Analysis of FinFET Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.388 - 389. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761800243X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Zoltan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Khajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlie Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cobian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence for the Existence of an Iridium Sesquioxide Metastable Phase during ETEM Studies of Methane Steam Reforming on an Ir/Ce0.9Gd0.9O2-x Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1648 - 1649. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618008723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Quantifying the Cationic Mobility at {100} Surfaces of Ceria: Application to CO2 Adsorption/Desorption Phenomena in the Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1940 - 1941. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Tomography of Plasmonic Au Nanoparticles Dispersed in a TiO 2 Dielectric Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (49), pp.42882-42890. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b16436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental electron microscopy: materials in their real live in gas or liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rainforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.115 - 116. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in The ETEM: From Gas-Surface Interactions of Single Objects to Collective Behavior of Nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.1850 - 1851. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927617009916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale environmental transmission electron microscopy study of the surface mobility of ceria nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.898-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast ‘ Operando ’ electron nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Growth Mechanisms of Ag Nanoparticles Controlled by Plasmon-Induced Charge Transfers in Ag-TiO2 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (17), pp.9496-9505. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01196305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on yttria-stabilized zirconia by environmental transmission electron microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Chemical and Structural Properties of Nanocomposite Ag:TiO2 Films during Photochromic Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespo-Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.24055-24061. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505702g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01076550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayered YAG-Yb:YAG ceramics: manufacture and laser performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hostasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreana Piancastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Alderighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (47), pp.10138-10148. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01544d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexcepted low-temperature crystallization of amorphous silicon nitride into a-Si3N4 in a ferritic Fe--Si matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3-4), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature and radiation induced microstructural changes in Xe-implanted UO2 by TEM, STEM, SIMS and positron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443 (1-3), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmat.2013.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Konno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Armandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alcantara Gustavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Image-Guided Microbeam Radiation Therapy Using Gadolinium-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image-guided microbeam radiation therapy using gadolinium-based nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates size distribution: Validation of low-voltage STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 232 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic structure of vanadium carbide precipitates in a model Fe-C-V steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701753816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Geometrical and chemical quantification of Au@SiOx nano-composites in HAADF-STEM imaging mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.299-300. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85156-1_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence in ELNES: Influence of probe convergence, collector aperture and electron beam incidence angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.449-460. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-SiC nanowires and SiC@BN nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124, pp.99-102. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005124015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Chemical Analysis of a Si-SiO2 Interface using Spatially Resolved Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil. Mag. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1753-1771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation before crystallization in Zr-Ti-Cu-Ni-Be bulk metallic glasses: influence of the chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345, pp.169-172. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in transmission electron microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-electronic devices analysis by high resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Dashtizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.477-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-K edge study of anisotropy effects in hexagonal Al-N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for noble metal redispersion on CeO2 based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola Delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.08005, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412908005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Diata Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in situ the hydrogenation of Pd and Pd/Au NPs in ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minh Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE OPERANDO ANALYSIS OF SOFC DEVICES IN ENVIRONMENTAL TRANSMISSION ELECTRON MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Cell and Environmental TEM: Frontier Techniques Applied to Geochemical Interface Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan N. Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIG, Aug 2023, Sendai (JP), Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’hydruration de nanoparticules Pd et Pd/Au en ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D in situ and environmental TEM studies of nanomaterials in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous Environmental Transmission Electron Microscope (ETEM): seeing nanomaterials at work under external stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBSI: Korea Basic Science Institute 126-16 Center, Seongbuk-gu, Seoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of AuxPd1-x model catalysts under gaseous environments and variable temperature within an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau sans cellule à membranes dans un ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM UMR 5257 – CEA / CNRS / UM / ENSCM Site de Marcoule, Bâtiment 426 BP 17171, F-30207 Bagnols sur Cèze Cedex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a Solid Oxide Fuel Cell in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peltier stage cooled sample holder tip for the in situ study of water vapor / liquid equilibrium and the hygroscopic behaviour of aerosols in an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS-EUROMAT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensating water on aerosols within an environmental TEM using an open-cell cryoholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCAT 3 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Étude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of bimetallic AuxPd1-x catalysts: behaviour in presence of gaseous environments and variable temperature within the environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or-Nano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Nanoscale Operando Experiments in Environmental Transmission Electron Microscopy for Solid Oxide Fuel Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States. pp.814-816, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOFC working in an environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless wet Environmental TEM: a dedicated approach for water condensation / evaporation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Bimetallic Catalysts Obtained from Di-Block Copolymer Micellar Solutions: Nanoparticle Formation and Network Stability at High Temperature under Gas Pressure within the Environmental TEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrays of bimetallic nanoparticles obtained by the block copolymer inverse micelle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless in situ Water Condensation on NaCl nanocubes in Environmental TEM. - VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Surface Oxidation Issues Arising During CO Oxidation on a PdAu(110) Surface. An In Situ Study by Complementary Environmental Methods (STM, SXRD, XPS). VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model catalysts synthesized by the di-block copolymer inverse micelle method: insights on nanoparticle formation and network stability within the environmental TEM. - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific School for Young Scientists “New catalysts and catalytic processes to solve the challenges of environmentally responsible and resource-saving energy production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on ceria based catalysts obtained by environmental transmission electron microscopy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the environmental TEM confirm atomistic models of adsorbed molecules at surfaces of solids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1440-1441, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619007931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Oxidation Reaction of LiFePO 4 Cathode Material using Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1858-1859, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761901002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and Fast 3D in situ study of the calcination and reduction of Pd nanocatalysts supported on Alumina in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la MET et de la microscopie électronique avancée environnementale à l'étude de nanoparticules (multi-)fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième atelier du GDRI Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Port Argelès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity in Pt/CeO2 catalysts investigated by operando X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ganzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution studies of ceria and ceria based catalysts by aberration corrected Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on In Situ Operando Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gwangju South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in situ environmental transmission microscopy and operando X-ray absorption spectroscopy to investigate the activity of ceria based diesel oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gänzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcination of Pd Nanoparticles on Delta Alumina : Ex-situ Analysis versus In-situ Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on In Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the reduction state and atomic resolution study of cerium oxide (CeO2) nanocubes under reducing and oxidizing conditions in a Cs-corrected Environmental TEM (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Advanced Electron Microscopy for Catalysis, EMCAT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of Nanoparticle Size Distribution assisted by STEM-HAADF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMPA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Bulk Structural and Chemical Modifications of Catalysts During Reaction Investigated within an Aberration-Corrected Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2015 - MFS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conditions d'auto-organisation de nanoparticules métalliques sous excitation plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière du GDR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni silicides formation: use of Ge and Pt to study the diffusing species, lateral growth and relaxation mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike El Kousseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Interconnect Technology Conference and 2015 IEEE Materials for Advanced Metallization Conference (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How oxidation and growth of silver nanoparticles compete in TiO2 films when exposed to a moving visible laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01087387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on Yttria-Stabilized Zirconia by Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone observee en temps reel dans un microscope ŕ transmission environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic study of carbon nanotube growth and catalyst morphology evolution during acetylene decomposition on Co/SBA-15 in an environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Field Modeling of Carbides precipitation in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon/Silicon Ribbon for Photovoltaic Application: Study of Materials and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schowalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual World Conference on Carbon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie en Microscopie Electronique en Transmission: Application aux Nanoparticules de Palladium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bausach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features leading to high CH4 oxidation activity and stability for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the aging time of Cu/TiO2 catalysts: effect of the preparation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynoso A.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characteristics leading to a high CH4 oxidation activity for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of neural networks to the segmentation of nanocrystals and liquid nanodrops during in situ condensation of water in the environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IMC: International microscopy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water condensation on NaCl aerosols using an open-cell cryo sample holder in the environmental TEM (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiban L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM variable temperature and gas pressure study of bimetallic PdxAu1-x nanoparticles networks obtained by the di-block copolymer method (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensatio /Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Investigation of Thermal Properties of Nano-Objects in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marco-De-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of structural transformation of siver nanoparticles during carbon gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources de chaleur photo-induites dont la température diminue avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière GDR NACRE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic study of a Si-graphite interface by means of electron microscopy and EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advance in the Elaboration of Silicon-Based Coaxial Nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image deconvolution for fast Tomography in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.101 - 102, 2016, 9783527808465. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of cubic silicon carbide (-SiC) and trigonal silicon nitride (-Si3N4) nanowires. Ceramic Engineering and Science Proceedings, vol. 26, 2005, 341-348. Proceedings of the 29th International Conference on Advanced Ceramics and Composites-Developments in Advanced Ceramics and Composites, Cocoa Beach (USA). Edited by M. Brito, P. Filip, C. Lewinsohn, A. Sayir, M. Opeka, W. Mullins, USA, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId534"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javahiraly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stauffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2024.100564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo Manh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hyun Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan Cho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.70346" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14121052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201496" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boubiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeangros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frantz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diethelm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43683-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubiche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Vas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landrivon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762200366X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013386" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinhiero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00732c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monpezat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934182v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Overbury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010188" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618008723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Borges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodrigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16436" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rainforth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12681" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Sanders" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinheiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761800243X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617009916" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01076550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505702g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hostasa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Piancastelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alderighi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01544d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Djourelov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Marinov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmat.2013.07.066" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.10.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BFX7SZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142316v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202797h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miladi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mowat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Acevedo-Reyes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02082.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701753816" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434018v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benlekbir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85156-1_150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5HVR5LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Boss&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouffrey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2005.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDJSHP0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702790v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saulig-Wenger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.246" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K3G64Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Dashtizadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234667v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casapu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jeangros" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frantz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diethelm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229744v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lauer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan N. Leonard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229748v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndaya-Cibaka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229765v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287870v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146467v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102050v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759679v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003658" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287946v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenichini B." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287868v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662983v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681070v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227242v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Mamontov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367035v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351353v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619007931" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351397v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761901002X" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658493v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganzler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263263v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012319" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370821v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;nzler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.P. Mann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341652v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike El Kousseifi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741898v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370218v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741900v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198597v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058208v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087387v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W Hansen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740986v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Wagner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlekbir" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790663v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zengel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynoso A.J." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481749v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229763v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229761v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Beye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smigiel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onfray" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287875v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146468v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287951v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287862v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287948v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatre C." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban L." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370789v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aouine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6967" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341629v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893728v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saulig-Wenger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702782v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024445v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van de Moortele" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stauffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2024.100564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo Manh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hyun Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan Cho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.70346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javahiraly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14121052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeangros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diethelm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43683-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boubiche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Vas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landrivon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762200366X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinhiero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd925" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00732c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monpezat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01407" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Sanders" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinheiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761800243X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618008723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Overbury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010188" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Borges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodrigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16436" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rainforth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617009916" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01076550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505702g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hostasa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Piancastelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alderighi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01544d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BFX7SZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Djourelov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Marinov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmat.2013.07.066" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142316v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202797h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miladi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mowat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Acevedo-Reyes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02082.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701753816" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434018v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benlekbir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85156-1_150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5HVR5LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Boss&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouffrey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2005.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDJSHP0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702790v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saulig-Wenger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474967v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.246" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K3G64Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Dashtizadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234667v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casapu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229754v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113260v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndaya-Cibaka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jeangros" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229752v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frantz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diethelm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241257v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lauer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan N. Leonard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229765v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287870v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146467v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287860v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113257v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287946v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenichini B." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003658" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287868v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662983v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227242v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Mamontov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367035v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276449v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351353v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619007931" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761901002X" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934081v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934067v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658493v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganzler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;nzler" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012319" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.P. Mann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341652v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198597v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370218v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362036v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814294v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike El Kousseifi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741898v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741900v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087387v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058208v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W Hansen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740986v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Wagner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlekbir" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790663v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zengel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynoso A.J." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481749v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229763v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229761v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Beye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smigiel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onfray" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287875v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287948v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatre C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban L." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370789v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aouine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6967" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893728v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saulig-Wenger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702782v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024445v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van de Moortele" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>