--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Epicier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing STEM Tomography via Generative Interpolation of Tilt Series for Nanoparticle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mechanical testing of cerium oxide nanoparticles in atomic-scale Transmission Electron Microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtnano.2024.100564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐Sublattice Random Pt(Co,Ni) Alloy Nanoparticle Catalysts for Highly Efficient Oxygen Reduction Reaction (Adv. Energy Mater. 44/2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ngo Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chan Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (44), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.70346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption/desorption mechanism in Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Elastic Properties: An In Situ Nanocompression Study in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-024-06397-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocrystallinity of Monodispersed Ultra-Small Templated Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14121052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO2 Core-Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a solid oxide fuel cell by environmental transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.7959. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-43683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering strontium sulfate precipitation via Ostwald’s rule of stages: From prenucleation clusters to solution-mediated phase tranformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Findling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0136870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Carbon-Supported Tungsten Carbides: Comparative Determination of Surface Composition and Influence on Cellulose Transformation into Glycols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rataboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO 2 Core–Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.2135 - 2145. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laprune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.2903-2916. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensation / Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S1), pp.818-819. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192762200366X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative STEM-HAADF and STEM-EDX tomography for the 3D morphological and chemical analysis of semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abd925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621013386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ annealing transmission electron microscopy of plasmonic thin films composed of bimetallic Au-Ag nanoparticles dispersed in a TiO2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Paleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rogalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.224409. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the dynamic properties of Pt on ceria for low-temperature CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.3904-3917. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkka Frankberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kalikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkka Salminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and Growth of Silver Nanoparticles in Zeolite Socony Mobil 5 (ZSM-5) Observed by Environmental Electron Microscopy: Implications for Heterogeneous Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (10), pp.6452-6461. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D in situ study of the calcination of Pd nanocatalysts supported on delta-Alumina in an Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative HAADF-STEM and EDX-STEM Tomography for the 3D Morphological and Elemental Analysis of FinFET Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.388 - 389. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761800243X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Zoltan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Khajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlie Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cobian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence for the Existence of an Iridium Sesquioxide Metastable Phase during ETEM Studies of Methane Steam Reforming on an Ir/Ce0.9Gd0.9O2-x Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1648 - 1649. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618008723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Quantifying the Cationic Mobility at {100} Surfaces of Ceria: Application to CO2 Adsorption/Desorption Phenomena in the Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1940 - 1941. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Tomography of Plasmonic Au Nanoparticles Dispersed in a TiO 2 Dielectric Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (49), pp.42882-42890. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b16436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental electron microscopy: materials in their real live in gas or liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rainforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.115 - 116. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in The ETEM: From Gas-Surface Interactions of Single Objects to Collective Behavior of Nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.1850 - 1851. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927617009916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale environmental transmission electron microscopy study of the surface mobility of ceria nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.898-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast ‘ Operando ’ electron nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Growth Mechanisms of Ag Nanoparticles Controlled by Plasmon-Induced Charge Transfers in Ag-TiO2 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (17), pp.9496-9505. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01196305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on yttria-stabilized zirconia by environmental transmission electron microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Chemical and Structural Properties of Nanocomposite Ag:TiO2 Films during Photochromic Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespo-Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.24055-24061. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505702g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01076550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayered YAG-Yb:YAG ceramics: manufacture and laser performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hostasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreana Piancastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Alderighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (47), pp.10138-10148. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01544d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexcepted low-temperature crystallization of amorphous silicon nitride into a-Si3N4 in a ferritic Fe--Si matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3-4), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature and radiation induced microstructural changes in Xe-implanted UO2 by TEM, STEM, SIMS and positron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443 (1-3), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmat.2013.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Konno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Armandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alcantara Gustavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Image-Guided Microbeam Radiation Therapy Using Gadolinium-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image-guided microbeam radiation therapy using gadolinium-based nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates size distribution: Validation of low-voltage STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 232 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic structure of vanadium carbide precipitates in a model Fe-C-V steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701753816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Geometrical and chemical quantification of Au@SiOx nano-composites in HAADF-STEM imaging mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.299-300. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85156-1_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence in ELNES: Influence of probe convergence, collector aperture and electron beam incidence angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.449-460. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-SiC nanowires and SiC@BN nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124, pp.99-102. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005124015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Chemical Analysis of a Si-SiO2 Interface using Spatially Resolved Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil. Mag. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1753-1771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation before crystallization in Zr-Ti-Cu-Ni-Be bulk metallic glasses: influence of the chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345, pp.169-172. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in transmission electron microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-electronic devices analysis by high resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Dashtizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.477-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-K edge study of anisotropy effects in hexagonal Al-N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for noble metal redispersion on CeO2 based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola Delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.08005, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412908005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Diata Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in situ the hydrogenation of Pd and Pd/Au NPs in ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minh Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE OPERANDO ANALYSIS OF SOFC DEVICES IN ENVIRONMENTAL TRANSMISSION ELECTRON MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Cell and Environmental TEM: Frontier Techniques Applied to Geochemical Interface Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan N. Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIG, Aug 2023, Sendai (JP), Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’hydruration de nanoparticules Pd et Pd/Au en ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D in situ and environmental TEM studies of nanomaterials in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous Environmental Transmission Electron Microscope (ETEM): seeing nanomaterials at work under external stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBSI: Korea Basic Science Institute 126-16 Center, Seongbuk-gu, Seoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of AuxPd1-x model catalysts under gaseous environments and variable temperature within an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau sans cellule à membranes dans un ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM UMR 5257 – CEA / CNRS / UM / ENSCM Site de Marcoule, Bâtiment 426 BP 17171, F-30207 Bagnols sur Cèze Cedex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a Solid Oxide Fuel Cell in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peltier stage cooled sample holder tip for the in situ study of water vapor / liquid equilibrium and the hygroscopic behaviour of aerosols in an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS-EUROMAT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensating water on aerosols within an environmental TEM using an open-cell cryoholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCAT 3 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Étude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of bimetallic AuxPd1-x catalysts: behaviour in presence of gaseous environments and variable temperature within the environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or-Nano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Nanoscale Operando Experiments in Environmental Transmission Electron Microscopy for Solid Oxide Fuel Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States. pp.814-816, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOFC working in an environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless wet Environmental TEM: a dedicated approach for water condensation / evaporation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Bimetallic Catalysts Obtained from Di-Block Copolymer Micellar Solutions: Nanoparticle Formation and Network Stability at High Temperature under Gas Pressure within the Environmental TEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrays of bimetallic nanoparticles obtained by the block copolymer inverse micelle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless in situ Water Condensation on NaCl nanocubes in Environmental TEM. - VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Surface Oxidation Issues Arising During CO Oxidation on a PdAu(110) Surface. An In Situ Study by Complementary Environmental Methods (STM, SXRD, XPS). VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model catalysts synthesized by the di-block copolymer inverse micelle method: insights on nanoparticle formation and network stability within the environmental TEM. - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific School for Young Scientists “New catalysts and catalytic processes to solve the challenges of environmentally responsible and resource-saving energy production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on ceria based catalysts obtained by environmental transmission electron microscopy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the environmental TEM confirm atomistic models of adsorbed molecules at surfaces of solids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1440-1441, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619007931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Oxidation Reaction of LiFePO 4 Cathode Material using Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1858-1859, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761901002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and Fast 3D in situ study of the calcination and reduction of Pd nanocatalysts supported on Alumina in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la MET et de la microscopie électronique avancée environnementale à l'étude de nanoparticules (multi-)fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième atelier du GDRI Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Port Argelès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity in Pt/CeO2 catalysts investigated by operando X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ganzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution studies of ceria and ceria based catalysts by aberration corrected Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on In Situ Operando Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gwangju South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in situ environmental transmission microscopy and operando X-ray absorption spectroscopy to investigate the activity of ceria based diesel oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gänzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcination of Pd Nanoparticles on Delta Alumina : Ex-situ Analysis versus In-situ Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on In Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the reduction state and atomic resolution study of cerium oxide (CeO2) nanocubes under reducing and oxidizing conditions in a Cs-corrected Environmental TEM (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Advanced Electron Microscopy for Catalysis, EMCAT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of Nanoparticle Size Distribution assisted by STEM-HAADF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMPA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Bulk Structural and Chemical Modifications of Catalysts During Reaction Investigated within an Aberration-Corrected Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2015 - MFS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conditions d'auto-organisation de nanoparticules métalliques sous excitation plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière du GDR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni silicides formation: use of Ge and Pt to study the diffusing species, lateral growth and relaxation mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike El Kousseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Interconnect Technology Conference and 2015 IEEE Materials for Advanced Metallization Conference (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How oxidation and growth of silver nanoparticles compete in TiO2 films when exposed to a moving visible laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01087387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on Yttria-Stabilized Zirconia by Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone observee en temps reel dans un microscope ŕ transmission environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic study of carbon nanotube growth and catalyst morphology evolution during acetylene decomposition on Co/SBA-15 in an environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Field Modeling of Carbides precipitation in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon/Silicon Ribbon for Photovoltaic Application: Study of Materials and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schowalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual World Conference on Carbon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie en Microscopie Electronique en Transmission: Application aux Nanoparticules de Palladium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bausach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features leading to high CH4 oxidation activity and stability for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the aging time of Cu/TiO2 catalysts: effect of the preparation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynoso A.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characteristics leading to a high CH4 oxidation activity for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of neural networks to the segmentation of nanocrystals and liquid nanodrops during in situ condensation of water in the environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IMC: International microscopy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water condensation on NaCl aerosols using an open-cell cryo sample holder in the environmental TEM (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiban L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM variable temperature and gas pressure study of bimetallic PdxAu1-x nanoparticles networks obtained by the di-block copolymer method (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensatio /Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Investigation of Thermal Properties of Nano-Objects in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marco-De-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of structural transformation of siver nanoparticles during carbon gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources de chaleur photo-induites dont la température diminue avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière GDR NACRE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic study of a Si-graphite interface by means of electron microscopy and EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advance in the Elaboration of Silicon-Based Coaxial Nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image deconvolution for fast Tomography in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.101 - 102, 2016, 9783527808465. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of cubic silicon carbide (-SiC) and trigonal silicon nitride (-Si3N4) nanowires. Ceramic Engineering and Science Proceedings, vol. 26, 2005, 341-348. Proceedings of the 29th International Conference on Advanced Ceramics and Composites-Developments in Advanced Ceramics and Composites, Cocoa Beach (USA). Edited by M. Brito, P. Filip, C. Lewinsohn, A. Sayir, M. Opeka, W. Mullins, USA, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId534"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Epicier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing STEM Tomography via Generative Interpolation of Tilt Series for Nanoparticle Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes during pyrolysis of petroleum pitch: in situ environmental TEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.121599. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2026.121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption/desorption mechanism in Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐Sublattice Random Pt(Co,Ni) Alloy Nanoparticle Catalysts for Highly Efficient Oxygen Reduction Reaction (Adv. Energy Mater. 44/2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ngo Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chan Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (44), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.70346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mechanical testing of cerium oxide nanoparticles in atomic-scale Transmission Electron Microscopy (TEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtnano.2024.100564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocrystallinity of Monodispersed Ultra-Small Templated Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Albela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOMATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano14121052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Elastic Properties: An In Situ Nanocompression Study in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-024-06397-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO2 Core-Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a solid oxide fuel cell by environmental transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.7959. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-43683-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering strontium sulfate precipitation via Ostwald’s rule of stages: From prenucleation clusters to solution-mediated phase tranformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Findling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0136870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Carbon-Supported Tungsten Carbides: Comparative Determination of Surface Composition and Influence on Cellulose Transformation into Glycols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rataboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202201496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd Nanoparticles/Au@SiO 2 Core–Shell Nanostructures for Hydrogen Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javahiraly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boubiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.2135 - 2145. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c04288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laprune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (12), pp.2903-2916. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensation / Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S1), pp.818-819. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192762200366X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning detection of nanoparticles and multiple object tracking of their dynamic evolution during in situ ETEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.2484. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-06308-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative STEM-HAADF and STEM-EDX tomography for the 3D morphological and chemical analysis of semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinhiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/abd925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621013386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ annealing transmission electron microscopy of plasmonic thin films composed of bimetallic Au-Ag nanoparticles dispersed in a TiO2 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between local structure and magnetic properties of graded exchange-coupled Co@FePt nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Paleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rogalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.224409. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.224409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the dynamic properties of Pt on ceria for low-temperature CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.3904-3917. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cy00732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly ductile amorphous oxide at room temperature and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkka Frankberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kalikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco García Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkka Salminen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6467), pp.864-869. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D in situ study of the calcination of Pd nanocatalysts supported on delta-Alumina in an Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and Growth of Silver Nanoparticles in Zeolite Socony Mobil 5 (ZSM-5) Observed by Environmental Electron Microscopy: Implications for Heterogeneous Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (10), pp.6452-6461. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative HAADF-STEM and EDX-STEM Tomography for the 3D Morphological and Elemental Analysis of FinFET Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bortolin Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.388 - 389. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761800243X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of diesel soot nanoparticles: in situ compression in a transmission electron microscope and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Zoltan Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Khajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashlie Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8), pp.085703. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaa2aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Properties of Cerium Oxide Nanocubes from In Situ TEM Compression Tests and DFT+U Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cobian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1818 - 1819. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence for the Existence of an Iridium Sesquioxide Metastable Phase during ETEM Studies of Methane Steam Reforming on an Ir/Ce0.9Gd0.9O2-x Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1648 - 1649. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618008723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing and Quantifying the Cationic Mobility at {100} Surfaces of Ceria: Application to CO2 Adsorption/Desorption Phenomena in the Environmental Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1940 - 1941. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Tomography of Plasmonic Au Nanoparticles Dispersed in a TiO 2 Dielectric Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (49), pp.42882-42890. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b16436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental electron microscopy: materials in their real live in gas or liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rainforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.115 - 116. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S1), pp.1814 - 1815. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618009558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of noise and blur effects with SIRT-FISTA-TV reconstruction algorithm: Application to fast environmental transmission electron tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in The ETEM: From Gas-Surface Interactions of Single Objects to Collective Behavior of Nanocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.1850 - 1851. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927617009916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale environmental transmission electron microscopy study of the surface mobility of ceria nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Overbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Y. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (S1), pp.898-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast ‘ Operando ’ electron nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of single gold nanofilaments at the apex of conductive Atomic Force Microscope tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.7496-7500. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR08310A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Growth Mechanisms of Ag Nanoparticles Controlled by Plasmon-Induced Charge Transfers in Ag-TiO2 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (17), pp.9496-9505. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01196305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on yttria-stabilized zirconia by environmental transmission electron microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Chemical and Structural Properties of Nanocomposite Ag:TiO2 Films during Photochromic Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespo-Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.24055-24061. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505702g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01076550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayered YAG-Yb:YAG ceramics: manufacture and laser performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hostasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreana Piancastelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Toci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Alderighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (47), pp.10138-10148. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01544d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior law of ceramic nanoparticles from transmission electron microscopy in situ nano-compression tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Calvié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexcepted low-temperature crystallization of amorphous silicon nitride into a-Si3N4 in a ferritic Fe--Si matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo P. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gouné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3-4), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of temperature and radiation induced microstructural changes in Xe-implanted UO2 by TEM, STEM, SIMS and positron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Djourelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443 (1-3), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmat.2013.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-L1(0) Domain CoPt and FePt Nanoparticles Revealed by Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Konno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (5), pp.055501. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization pathways into cancer cells of gadolinium-based radiosensitizing nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Armandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alcantara Gustavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Image-Guided Microbeam Radiation Therapy Using Gadolinium-Based Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an image-guided microbeam radiation therapy using gadolinium-based nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bräuer-Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9566-9574. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Geometrical and chemical quantification of Au@SiOx nano-composites in HAADF-STEM imaging mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation &amp; Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.299-300. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85156-1_150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic structure of vanadium carbide precipitates in a model Fe-C-V steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-45. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701753816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates size distribution: Validation of low-voltage STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Acevedo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 232 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02082.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence in ELNES: Influence of probe convergence, collector aperture and electron beam incidence angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouffrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.449-460. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-SiC nanowires and SiC@BN nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124, pp.99-102. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005124015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Chemical Analysis of a Si-SiO2 Interface using Spatially Resolved Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil. Mag. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1753-1771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation before crystallization in Zr-Ti-Cu-Ni-Be bulk metallic glasses: influence of the chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345, pp.169-172. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-electronic devices analysis by high resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valiollah Dashtizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.477-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-K edge study of anisotropy effects in hexagonal Al-N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in transmission electron microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptors for noble metal redispersion on CeO2 based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola Delle Femmine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale study of water condensation on aerosols using in-situ Environmental Scanning and Transmission Electron Microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.08005, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412908005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocatalyseurs en action dans un microscope électronique à transmission environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ben Guerir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Neural Networks to the Segmentation of Nanocrystals and Liquid Nanodrops during in situ Condensation of Water in the Environmental Transmission electron microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Diata Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20 The 20th International Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in situ the hydrogenation of Pd and Pd/Au NPs in ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Cell and Environmental TEM: Frontier Techniques Applied to Geochemical Interface Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donovan N. Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Water Rock Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIG, Aug 2023, Sendai (JP), Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’hydruration de nanoparticules Pd et Pd/Au en ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndaya-Cibaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE OPERANDO ANALYSIS OF SOFC DEVICES IN ENVIRONMENTAL TRANSMISSION ELECTRON MICROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Minh Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D in situ and environmental TEM studies of nanomaterials in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous Environmental Transmission Electron Microscope (ETEM): seeing nanomaterials at work under external stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBSI: Korea Basic Science Institute 126-16 Center, Seongbuk-gu, Seoul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peltier stage cooled sample holder tip for the in situ study of water vapor / liquid equilibrium and the hygroscopic behaviour of aerosols in an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS-EUROMAT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse operando d’une pile à combustible modèle par Microscopie Electronique en Transmission Environnementale (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’eau sans cellule à membranes dans un ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM UMR 5257 – CEA / CNRS / UM / ENSCM Site de Marcoule, Bâtiment 426 BP 17171, F-30207 Bagnols sur Cèze Cedex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of AuxPd1-x model catalysts under gaseous environments and variable temperature within an ETEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando analysis of a Solid Oxide Fuel Cell in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensating water on aerosols within an environmental TEM using an open-cell cryoholder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis 2022 (FCCAT 3 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECAT (Groupe d'Étude en Catalyse); DivCat (Divisions Catalyse), May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of bimetallic AuxPd1-x catalysts: behaviour in presence of gaseous environments and variable temperature within the environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Or-Nano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Nanoscale Operando Experiments in Environmental Transmission Electron Microscopy for Solid Oxide Fuel Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States. pp.814-816, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOFC working in an environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jeangros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diethelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2022: 15th European SOFC &amp; SOE Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent tracking of catalytic nanoparticles trajectories during in situ ETEM experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless wet Environmental TEM: a dedicated approach for water condensation / evaporation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrays of bimetallic nanoparticles obtained by the block copolymer inverse micelle method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine Learning pipeline to track dynamics of a population of nanoparticles during in situ Environmental Transmission Electron Microscopy in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Microscopy Society of America (MSA), Aug 2021, Pittsburgh (virtual), United States. pp.2236-2237, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621008060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Bimetallic Catalysts Obtained from Di-Block Copolymer Micellar Solutions: Nanoparticle Formation and Network Stability at High Temperature under Gas Pressure within the Environmental TEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windowless in situ Water Condensation on NaCl nanocubes in Environmental TEM. - VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2021. 7th Joint Congress of the Portuguese and Spanish Microscopy Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Surface Oxidation Issues Arising During CO Oxidation on a PdAu(110) Surface. An In Situ Study by Complementary Environmental Methods (STM, SXRD, XPS). VIRTUEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model catalysts synthesized by the di-block copolymer inverse micelle method: insights on nanoparticle formation and network stability within the environmental TEM. - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific School for Young Scientists “New catalysts and catalytic processes to solve the challenges of environmentally responsible and resource-saving energy production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on ceria based catalysts obtained by environmental transmission electron microscopy studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Oxidation Reaction of LiFePO 4 Cathode Material using Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Recham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1858-1859, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S143192761901002X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the environmental TEM confirm atomistic models of adsorbed molecules at surfaces of solids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.1440-1441, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927619007931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Banjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and Fast 3D in situ study of the calcination and reduction of Pd nanocatalysts supported on Alumina in Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cabiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la MET et de la microscopie électronique avancée environnementale à l'étude de nanoparticules (multi-)fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième atelier du GDRI Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Port Argelès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Malhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity in Pt/CeO2 catalysts investigated by operando X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ganzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution studies of ceria and ceria based catalysts by aberration corrected Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on In Situ Operando Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Gwangju South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in situ environmental transmission microscopy and operando X-ray absorption spectroscopy to investigate the activity of ceria based diesel oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gänzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par MET de la région proche de la surface de l’absorbeur dans les cellules solaires à base de Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée des utilisateurs du réseau national METSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcination of Pd Nanoparticles on Delta Alumina : Ex-situ Analysis versus In-situ Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on In Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616012319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the reduction state and atomic resolution study of cerium oxide (CeO2) nanocubes under reducing and oxidizing conditions in a Cs-corrected Environmental TEM (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K.P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Advanced Electron Microscopy for Catalysis, EMCAT2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of Nanoparticle Size Distribution assisted by STEM-HAADF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMPA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voichita Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Bulk Structural and Chemical Modifications of Catalysts During Reaction Investigated within an Aberration-Corrected Environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy at the Frontiers of Science 2015 - MFS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni silicides formation: use of Ge and Pt to study the diffusing species, lateral growth and relaxation mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike El Kousseifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mangelinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Interconnect Technology Conference and 2015 IEEE Materials for Advanced Metallization Conference (IITC/MAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conditions d'auto-organisation de nanoparticules métalliques sous excitation plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence plénière du GDR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française de Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand van de Moortèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM investigation of the mechanism of soot combustion by Ag supported catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How oxidation and growth of silver nanoparticles compete in TiO2 films when exposed to a moving visible laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01087387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of soot combustion on Yttria-Stabilized Zirconia by Environmental Transmission Electron Microscopy (ETEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic study of carbon nanotube growth and catalyst morphology evolution during acetylene decomposition on Co/SBA-15 in an environmental TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone observee en temps reel dans un microscope ŕ transmission environnemental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Descamps-Mandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Field Modeling of Carbides precipitation in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon/Silicon Ribbon for Photovoltaic Application: Study of Materials and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schowalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual World Conference on Carbon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographie en Microscopie Electronique en Transmission: Application aux Nanoparticules de Palladium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benlekbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bausach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00205210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features leading to high CH4 oxidation activity and stability for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characteristics leading to a high CH4 oxidation activity for Pd/CeO2-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the aging time of Cu/TiO2 catalysts: effect of the preparation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynoso A.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Djakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of neural networks to the segmentation of nanocrystals and liquid nanodrops during in situ condensation of water in the environmental transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Revol-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure of TlNbOx bronze oxide by atomic STEM and STEM-EDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M.-N. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cloud formation through in situ water condensation onto model aerosols using Environmental Scanning and Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IMC: International microscopy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ ETEM study of water condensation / evaporation and the hygroscopic behavior of aerosols using a Peltier micro-device cooled holder tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de la SFµ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water condensation on NaCl aerosols using an open-cell cryo sample holder in the environmental TEM (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatre C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiban L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental TEM variable temperature and gas pressure study of bimetallic PdxAu1-x nanoparticles networks obtained by the di-block copolymer method (visio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenichini B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces 2022 - JSI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Condensatio /Evaporation Experiments in ETEM using a Thermoelectric Microcooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Vas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Bimetallic Nanoparticle Arrays and Evidence for their Stability at High Temperature under Gas Pressure in the Environmental TEM - VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on In-Situ and Correlative Electron Microscopy – CISCEM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Investigation of Thermal Properties of Nano-Objects in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRe workshop on Thermal Nanosciences and NanoEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.emc2016.6618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature rise during laser-induced self-organization of nanoparticle gratings revealed by Raman microspectroscopy and electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marco-De-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress (EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of structural transformation of siver nanoparticles during carbon gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources de chaleur photo-induites dont la température diminue avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lefkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénière GDR NACRE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold nanowires at the apex of AFM tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic study of a Si-graphite interface by means of electron microscopy and EBSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSD 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advance in the Elaboration of Silicon-Based Coaxial Nanocables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image deconvolution for fast Tomography in Environmental Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Meng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.101 - 102, 2016, 9783527808465. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of cubic silicon carbide (-SiC) and trigonal silicon nitride (-Si3N4) nanowires. Ceramic Engineering and Science Proceedings, vol. 26, 2005, 341-348. Proceedings of the 29th International Conference on Advanced Ceramics and Composites-Developments in Advanced Ceramics and Composites, Cocoa Beach (USA). Edited by M. Brito, P. Filip, C. Lewinsohn, A. Sayir, M. Opeka, W. Mullins, USA, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saulig-Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of clouds seen under the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jose Cadete Santos Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate post-mortem alignment for Focused Ion Beam and Scanning Electron Microscopy (FIB-SEM) tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B van de Moortele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Epicier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId541"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stauffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2024.100564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo Manh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hyun Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan Cho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.70346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javahiraly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14121052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeangros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diethelm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43683-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boubiche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Vas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landrivon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762200366X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinhiero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd925" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00732c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monpezat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01407" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Sanders" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinheiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761800243X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618008723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Overbury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010188" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Borges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodrigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16436" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rainforth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12681" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617009916" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01076550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505702g" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hostasa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Piancastelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alderighi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01544d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.10.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BFX7SZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Djourelov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Marinov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmat.2013.07.066" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142316v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202797h" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miladi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mowat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Acevedo-Reyes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02082.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513843v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701753816" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434018v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benlekbir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85156-1_150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5HVR5LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133332v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Boss&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouffrey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2005.12.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDJSHP0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702790v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saulig-Wenger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474967v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.246" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K3G64Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Dashtizadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234667v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casapu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229754v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113260v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndaya-Cibaka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jeangros" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229752v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frantz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diethelm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241257v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lauer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan N. Leonard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229765v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287870v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146467v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287860v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113257v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287946v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenichini B." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003658" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287868v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662983v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227242v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Mamontov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367024v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367035v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276449v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351353v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619007931" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761901002X" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934081v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934067v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658493v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganzler" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514335v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;nzler" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012319" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.P. Mann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341652v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198597v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370218v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362036v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814294v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike El Kousseifi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741898v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741900v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087387v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058208v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W Hansen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740986v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Wagner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205210v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlekbir" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790663v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zengel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynoso A.J." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481749v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229763v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229761v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Beye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smigiel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onfray" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287875v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287948v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatre C." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban L." TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367031v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370789v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aouine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6967" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893728v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saulig-Wenger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702782v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024445v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van de Moortele" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tonnoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bermont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javahiraly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ngo Manh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hyun Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan Cho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.70346" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stauffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaput" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2024.100564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Albela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14121052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Jenei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-024-06397-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04288" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeangros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diethelm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43683-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Findling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136870" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201496" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boubiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Vas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landrivon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192762200366X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06308-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinhiero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abd925" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013386" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975456v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paleo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.224409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00732c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1254" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monpezat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Sanders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bortolin Pinheiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761800243X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Zoltan Jenei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Khajeh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlie Martini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaa2aa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Stauffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009571" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Massin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618008723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Overbury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618010188" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Borges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodrigues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16436" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rainforth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12681" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612811v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617009916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Wu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aires" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12557" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bakhti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR08310A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01196305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeming Liu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01350" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obeid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.02.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01076550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505702g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Esposito" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hostasa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Piancastelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Toci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Alderighi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01544d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Calvi&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.10.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BFX7SZ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Djourelov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Marinov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmat.2013.07.066" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Konno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.055501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rima" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Aloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Armandy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alcantara Gustavo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.09.029" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7P1BQL8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Duc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Miladi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mowat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202797h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Duc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miladi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mowat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#228;uer-Krisch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benlekbir" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85156-1_150" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5HVR5LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Acevedo-Reyes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701753816" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433951v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02082.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133332v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Boss&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouffrey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2005.12.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDJSHP0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702790v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saulig-Wenger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005124015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cheynet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Moortele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.246" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5K3G64Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Dashtizadeh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Bosse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salcedo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casapu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382302v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412908005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765734v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839550v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Diata Beye" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smigiel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Onfray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revol-Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229754v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndaya-Cibaka" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241257v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hellmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan N. Leonard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229748v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229744v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jeangros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frantz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diethelm" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229750v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Minh Nha Le" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229765v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287870v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229759v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113257v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287860v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146467v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landrivon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287946v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenichini B." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003658" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287868v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662979v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khuram" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grenier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducottet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662983v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227242v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Mamontov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621008060" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367026v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367024v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367035v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276449v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761901002X" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619007931" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934067v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658493v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganzler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514335v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370821v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#228;nzler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138296v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263263v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012319" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370674v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.P. Mann" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341652v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814294v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike El Kousseifi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741898v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsampas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362036v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370218v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741900v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01087387v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058208v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740986v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Wagner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W Hansen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728739v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wagner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190864v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monville" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnamy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schowalter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205210v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlekbir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790663v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zengel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481749v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189427v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynoso A.J." TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229763v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229761v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Beye" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smigiel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onfray" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158834v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M.-N. Le" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287875v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146468v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287948v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatre C." TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiban L." TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287951v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367031v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932665v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Zhao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355852v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco-De-Lucas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aouine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6967" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341629v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356141v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakhti" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138707v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saulig-Wenger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702782v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663342v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian George" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024445v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van de Moortele" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>