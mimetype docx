--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -1140,166 +1140,154 @@
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (3-4), pp.395-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.27.395-425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-scheduling invocations of services on RPC-based Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid-Reza Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (3-4), pp.168-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2006.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cl.2006.07.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1309,51 +1297,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance portable batched linear algebra kernels for transport sweeps using Kokkos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1398,591 +1386,591 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SC Workshops '25: Workshops of the International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, St Louis, United States. pp.1147-1158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3731599.3767491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview on Mixing MPI and OpenMP Dependent Tasking on A64FX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miwako Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhisa Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Arm-based HPC 2024 (IWAHPCE-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nagoya, Japan. pp.7-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3636480.3637094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Moldable Tasks in OpenMP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramy Fantar</w:t>
+                <w:t xml:space="preserve">Investigating Dependency Graph Discovery Impact on Task-based MPI+OpenMP Applications Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOMP 23 - International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40744-4_4⟩</w:t>
+              <w:t xml:space="preserve">52nd International Conference on Parallel Processing (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Salt Lake City, United States. pp.163-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3605573.3605602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409117v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Dependency Graph Discovery Impact on Task-based MPI+OpenMP Applications Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Carribault</w:t>
+                <w:t xml:space="preserve">Introducing Moldable Tasks in OpenMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Polet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Fantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Conference on Parallel Processing (ICPP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605573.3605602⟩</w:t>
+              <w:t xml:space="preserve">IWOMP 23 - International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bristol, UK, United Kingdom. pp.51-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40744-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136674v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Simulations of Task-Based Applications on Complex NUMA Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Daoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP 2023 - 19th International Workshop on OpenMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bristol, United Kingdom. pp.195-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40744-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspending OpenMP Tasks on Asynchronous Events: Extending the Taskwait Construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,1102 +1988,1102 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP 23 - International Workshop on OpenMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bristol, United Kingdom. pp.66-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40744-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MPI+OpenMP task based applications for heterogenous architectures with GPU support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ferat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP 2022 - 18th International Workshop on OpenMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chattanooga, TH, United States. pp.3-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15922-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03749364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of two topology-aware heuristics on level-3 BLAS library for multi-GPU platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAW-ATM 2021 - 4th Annual Parallel Applications Workshop, Alternatives To MPI+X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint Louis, United States. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290799v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two topology-aware heuristics on level-3 BLAS library for multi-GPU platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication-Aware Task Scheduling Strategy in Hybrid MPI+OpenMP Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAW-ATM 2021 - 4th Annual Parallel Applications Workshop, Alternatives To MPI+X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOMP 2021 - 17th International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bristol, United Kingdom. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85262-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363275v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03284169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Aware Task Scheduling Strategy in Hybrid MPI+OpenMP Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Carribault</w:t>
+                <w:t xml:space="preserve">X-Aevol: GPU implementation of an evolutionary experimentation simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOMP 2021 - 17th International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85262-7_14⟩</w:t>
+              <w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille France, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03284169v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sOMP: Simulating OpenMP Task-Based Applications with NUMA Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Virouleau</w:t>
+                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOMP 2020 - 16th International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_13⟩</w:t>
+              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933803v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">sOMP: Simulating OpenMP Task-Based Applications with NUMA Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Virouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
+              <w:t xml:space="preserve">IWOMP 2020 - 16th International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Austin / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962838v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XKBlas: a High Performance Implementation of BLAS-3 Kernels on Multi-GPU Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP 2020 - 28th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Västerås, Sweden. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDP50117.2020.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Efficient Many-core Scheduling of Partial Expansion Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Nam Tran</w:t>
+                <w:t xml:space="preserve">Shuvra S Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCOPES 2018 - 21st International Workshop on Software and Compilers for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Goar, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3207719.3207734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of OpenMP Task Granularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP 2018 - 14th International Workshop on OpenMP for Evolving Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. pp.205-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98521-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João V.F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3113,1706 +3101,1706 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2017 - International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBAC-PADW.2017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using data dependencies to improve task-based scheduling strategies on NUMA architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Virouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description, Implementation and Evaluation of an Affinity Clause for Task Directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Virouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nara, Japan. pp.61-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45550-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation Validation for Synchronous Data-Flow Specification in the SIGNAL Compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Chan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.66-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19195-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Algebraic Linear Algebra Dedicated Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Ziad Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vialla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PASCO: International Workshop on Parallel Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. pp.34-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2790282.2790286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João V. F. Lima</w:t>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel computation of echelon forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An abstraction-refinement framework for priority-driven scheduling of static dataflow graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Formal Methods and Models for System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMCOD.2014.6961838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of OpenMP Dependent Tasks with the KASTORS Benchmark Suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Virouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Brunet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on OpenMP, IWOMP2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salvador, Brazil. pp.16 - 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11454-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Experiments with XKaapi on Intel Xeon Phi Coprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locality-Aware Work Stealing on Multi-CPU and Multi-GPU Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Programmability Issues for Heterogeneous Multicores (MULTIPROG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878325v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XKaapi: A Runtime System for Data-Flow Task Programming on Heterogeneous Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient OpenMP Loop Scheduler for Irregular Applications on Large-Scale NUMA Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Canberra, Australia. pp.141-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40698-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799904v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality-Aware Work Stealing on Multi-CPU and Multi-GPU Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Experiments with XKaapi on Intel Xeon Phi Coprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Programmability Issues for Heterogeneous Multicores (MULTIPROG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto de Galinhas, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2013.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780890v1</w:t>
+                <w:t xml:space="preserve">hal-00878325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient OpenMP Loop Scheduler for Irregular Applications on Large-Scale NUMA Machines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XKaapi: A Runtime System for Data-Flow Task Programming on Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, Massachusetts, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867438v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Kaapi: a Multi Paradigm Runtime for Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lementec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop P2S2 in conjunction of ICPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VtkSMP: Task-based Parallel Operators for VTK Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPGV - 13th Eurographics Symposium on Parallel Graphics and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Concurrent GPU Operations for Efficient Work Stealing on Multi-GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4844,772 +4832,772 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Columbia University, New York, United States. pp.75-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. David Saunders</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t>
+              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.26-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506599v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic design of Chinese remaindering schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Clément Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David Saunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '10 - 4th International Symposium on Parallel Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1837210.1837218⟩</w:t>
+              <w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449864v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-GPU and Multi-CPU Parallelization for Interactive Physics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everton Hermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europar 2010 - 16th International Euro-Par Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia-Naples, Italy. pp.235-246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15291-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Work Stealing Algorithm for Parallel Loops on Shared Cache Multicores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPGV'10 - Eurographics 2010 Symposium on Parallel Graphics and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Norrköping, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation Applied to Sabotage Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guelton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and Network-Based Processing, PDP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Weimar, Germany. pp.237-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDP.2009.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised recovery with a coordinated checkpoint/rollback protocol for domain decomposition applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Besseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCO 2008 : Second International Conference on Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.497-506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KAAPI: A thread scheduling runtime system for data flow computations on cluster of multi-processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5628,92 +5616,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 international workshop on Parallel symbolic computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Waterloo, Canada. pp.15-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1278177.1278182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole de sauvegarde/reprise coordonné pour les applications à flot de données reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Besseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5755,306 +5743,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration autonome d'applications réparties sur grilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+                <w:t xml:space="preserve">Christophe Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Besseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6063,720 +6051,720 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel W. Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Lisbonne, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11549468_74⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de coût algorithmique intégrant des mécanismes de tolérance aux pannes et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'16 :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Le Croisic, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Re-scheduling of Dependencies in a RPC-based Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid-Reza Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICS '04 Proceedings of the 18th annual international conference on Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1006209.1006223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Easy Parallel Implementation of Large Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EuroPVM (Parallel Virtual Machine)/MPI (Message Passing Interface)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Venice, Italy. pp.663-666, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite field linear algebra subroutines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Mixed Signal-Alpha Real-Time Systems through Affine Calculus on Clock Synchronisation Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Smarandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Formal Methods in the Development of Computing Systems (FM'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.1364-1383, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-48118-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6786,130 +6774,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMET: A High-Performance Model for Fine-Grain Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6919,275 +6907,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft: sOMP: NUMA and cache-aware simulations for task-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Daoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9400, Inria. 2021, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VtkSMP: Task-based Parallel Operators for Accelerating VTK Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Ettinger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8245, INRIA. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-Kaapi's Application Programming Interface. Part I: Data Flow Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,87 +7187,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0418, INRIA. 2011, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Kaapi C programming interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,538 +7279,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0417, INRIA. 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-KAAPI Fortran programming interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lementec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lementec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0429, INRIA. 2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation Applied to Sabotage Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guelton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6659, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00323226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new flexible Checkpoint/Restart model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Slim Bouguerra</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6751, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOMA: automatic re-scheduling of multiple invocations in CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid-Reza Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5191, INRIA. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athapascan : an API for Asynchronous Parallel Programming User's Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RT-0276, INRIA. 2003, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7969,51 +7957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Suau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01396153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302955110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2008.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.395-425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B1Q46J3N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Hamidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.07.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTRJ9P9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636480.3637094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Polet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Fantar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136674v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605602" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135481v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85262-7_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S Bhattacharyya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207734" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chan Ngo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19195-9_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bouakaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40698-0_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ettinger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_53" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278182" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1006209.1006223" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548887v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smarandache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4_22" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177026v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789814v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Suau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01396153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302955110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2008.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.395-425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Hamidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTRJ9P9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636480.3637094" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136674v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Polet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Fantar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135481v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85262-7_14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S Bhattacharyya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chan Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19195-9_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bouakaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40698-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ettinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1006209.1006223" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smarandache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177026v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789814v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>