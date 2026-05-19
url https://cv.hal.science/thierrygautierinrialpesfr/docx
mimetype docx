--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -5898,252 +5898,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration autonome d'applications réparties sur grilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Besseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695105v1</w:t>
+                <w:t xml:space="preserve">hal-00684864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCK: An Improved Coordinated Checkpoint/Rollback Protocol for Dataflow Applications in KAAPI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Jafar</w:t>
+                <w:t xml:space="preserve">Administration autonome d'applications réparties sur grilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Taton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'06 IEEE Conference on Information and Communication Technologies: from Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RenPar'17 : 17ème Rencontres Francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684864v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Checkpoint/Recovery Model for Heterogeneous Dataflow Computations Using Work-Stealing</w:t>
               </w:r>
@@ -7957,51 +7957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Suau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01396153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302955110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2008.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.395-425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Hamidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTRJ9P9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636480.3637094" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136674v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Polet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Fantar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135481v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85262-7_14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S Bhattacharyya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chan Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19195-9_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bouakaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40698-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ettinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1006209.1006223" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smarandache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177026v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789814v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Suau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01396153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goutte-Gattat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shuaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302955110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krings" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2008.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Besseron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pigeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.395-425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Hamidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFTRJ9P9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako Tsuji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636480.3637094" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136674v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Polet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Fantar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Daoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135481v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40744-4_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03284169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85262-7_14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Virouleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP50117.2020.00008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S Bhattacharyya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3207719.3207734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chan Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19195-9_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790282.2790286" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Bouakaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2014.6961838" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11454-5_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40698-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00878325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2013.28" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ettinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449864v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837218" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Hermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15291-7_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2009.19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684955" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695105v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel W. Krings" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_74" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RB5D85VG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1006209.1006223" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_90" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smarandache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48118-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177026v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789814v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Bouguerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>