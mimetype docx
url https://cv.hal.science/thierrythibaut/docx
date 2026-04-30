--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierrythibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8530-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089425863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-4354-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based index for Mediterranean coralligenous reefs: A protocol to assess the quality of a complex key habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.118375. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1673739. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1673739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.2711-2754. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Salazar-Garibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1104. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15041104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1130540. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1130540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal content from holopelagic Sargassum spp. sampled in the tropical North Atlantic Ocean: Emphasis on spatial variation of arsenic and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.136186. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure of Mediterranean Shallow Rocky Reefs: Use of Photogrammetry-Based Descriptors to Assess Its Influence on Associated Teleost Assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.639309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.034042. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03150859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.111431. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necromass of the Posidonia oceanica seagrass meadow: Fate, role, ecosystem services and vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European seaweeds under pressure: Consequences for communities and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and Mediterranean seagrass meadows: a synopsis for environmental managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bazairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-N Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Buia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.462-473. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of eight polymorphic microsatellites for Cystoseira amentacea var. stricta (Fucales, Sargassaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.923-925. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-012-9674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation patterns and interspecific relationships of fucoids in microtidal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariachiara Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE DIVERSITY AND THE GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (FUCALES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive alga Caulerpa racemosa var. cylindracea makes a strong impact on the Mediterranean sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Zuljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Despalatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2303-2308. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-0043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sewage and natural freshwater input in a Northwest Mediterranean bay: Evidence obtained from isotopic ratios in marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA SEQUENCE DATA DEMONSTRATE THE POLYPHYLY OF THE GENUS CYSTOSEIRA AND OTHER SARGASSACEAE GENERA (PHAEOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano G. A. Draisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1329-1345. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTIBUTION OF THE MOST COMMON Cystoseira C. AGARDH SPECIES (HETEROKONTOPHYTA, FUCALES) ON THE COAST OF MONTENEGRO (SOUTH-EAST ADRIATIC SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Macic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Antolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Svircev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION OF THE CYSTOSEIRA POPULATIONS IN THE MEDITERRANEAN SEA - THE SITUATION IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posidonia oceanica in the Marmara Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cirik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akcali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of the structure of Posidonia oceanica beds due to the introduced alga Caulerpa taxifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2009.73n2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN INVERTEBRATE ASSEMBLAGES OF POSIDONIA OCEANICA BEDS FOLLOWING CAULERPA TAXIFOLIA INVASION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stadelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (1), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFYING THE SPATIAL EXTENT OF DISTURBANCES ON LITTORAL MACROALGAE IN THE NORTHWESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.80-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF POPULATION GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (PHAEOPHYCEAE) IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between epiphytic assemblages on introduced Caulerpa taxifolia and coexisting eelgrass (Zostera capricorni) in Botany Bay (NSW, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n4645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the occurrence, structure and distribution of deep-water Cystoseira (Phaeophyceae) populations in the Port-Cros National Park (north-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670260801930330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a transplantation technique of Cystoseira amentacea var. stricta and Cystoseira compressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 580, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of genetic diversity in Cystoseira amentacea (C. Agardh) Bory var. stricta Montagne (Fucales, Phaeophyceae) using random amplified polymorphic DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meynesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (6), pp.605-611. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/06-100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the populations of Fucales (Cystoseira spp. and Sargassum spp.) in the Alberes coast (France, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (12), pp.1472-1489. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERATIONS OF THE ENDEMIC MEDITERRANEAN SEAGRASS POSIDONIA OCEANICA DUE TO THE INTRODUCED CAULERPA TAXIFOLIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.70-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Cystoseira squarrosa De Notaris (Fueophyceae, Fucales) from Spanish coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mollusc Ascoglossa Elysia subornata population dynamics: application to the potential biocontrol of Caulerpa taxifolia growth in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gueugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 135, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial versus marine diversity of ecosytems. And the winner is: the marine realm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Society for Evolutionnary Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the spatial extent of disturbances on littoral macroalgae in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of population genetic structure of Cystoseira amentacea var. Stricta (phaeophyceae) from the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean Sea - the situation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE pour l'élément de qualité macroalgue sur le littoral méditerranéen continental français. Mise en œuvre de la méthode CARLIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR - Cartographie des Habitats Marins Benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean sea - the case of the french coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the effect of pollution on macroalgal communities of the littoral and upper sub-littoral zone in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth adaptation of Posidonia oceanica as measured by PAM-fluorescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bamfield, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, comportement et démographie de la badèche Epinephelus costae (Steindachner, 1875) dans deux localités du Golfe d'Annaba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Mediterranean Groupers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's going on with the Cystoseira populations, the case of the Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the evolution of the Fucales populations in the national park of Port-Cros (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heureu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on Marine Vegetation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between native Posidonia oceanica and invasive Caulerpa taxifolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marsascala, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas comunidades de Cystoseira de profundidad en la costa continental del Mediterraneo: el parque Nacional de Port-Cros (Francia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Ibérico de Estudios de Biología Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for modelling in the management of an invasive species; the case of Caulerpa taxifolia in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Limnology and Oceanography (ASLO 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Copenhagen, Denmark. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE PROTECTED AREAS: MULTI-USE MANAGEMENT (MUM) VS. NO-TAKE ZONES (NTZ) AND THE EFFICIENCY OF LOCALLY MANAGED ARTISANAL FISHERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la vie cachée des plages méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sars Diplodus cervinus cervinus (Lowe, 1838) et Diplodus puntazzo (Cetti, 1777), de la badèche Epinephelus costae (Steindachner, 1875) et du corb Sciaena umbra (Linnaeus, 1758) dans le golfe d'Annaba (Est, Algérie). Nature et technologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hichem Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et cartographie des habitats et biocénoses du mileiu marin du Parc national de Port-Cros. Contrat GIS Posidonie - parc national de Port-Cros, GIS Posidonie publi. 388p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa et de Womersleyella setacea sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea. Suivi 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhomme P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des espèces médiolittorales dans la zone de protection intégrale de la réserve naturelle de Scandola, Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique de Caulerpa taxifolia en Méditerranée. In Lydie Suty. Lutte Biologique, ed Quae : 187-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des populations de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides de la zone Natura 2000 Estérel FR9301628.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Ensemble du littoral rocheux continental français de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 31 p + Atlas cartographiqe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 38 p + Atlas Cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectionnement à l'identification des cystoseires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les populations des espèces médiolittorales ou infralittorales superficielles atteintes par les produits flottants provenant d'un dégazage constaté en août 2008 dans la réserve naturelle de Scandola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des Fucales des cuvettes de l'archipel des Lavezzi (Réserve Naturelle des Bouches de Bonifacio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des paysages marins : encorbellements à Lithophyllum et faciès à cystoseires Site Natura 2000 FR 9301624 - Cap Lardier - Cap Taillat - Cap Camarat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignade : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des peuplements de Fucales du Parc National de Port-Cros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des espèces médiolittorales et infralittorales supérieures des falaises de Bonifacio au Capo di Feno (Corse du Sud). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation cartographique de l'expansion des caulerpes introduites et envahissantes le long du littoral de la commune de Saint-Tropez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition des phanérogames marines Cymodocea nodosa et Nanozostera noltii dans la lagune de l'Anse de Port-Cros (Var) et transplantation expérimentale de C. nodosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des indicateurs EBQI pour l'évaluation des habitats marins d'intérêt communautaire en Méditerranée - Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Posidonie. 2025, pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId583"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierrythibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8530-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089425863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-4354-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based index for Mediterranean coralligenous reefs: A protocol to assess the quality of a complex key habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.118375. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1673739. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1673739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.2711-2754. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Salazar-Garibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1104. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15041104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1130540. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1130540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal content from holopelagic Sargassum spp. sampled in the tropical North Atlantic Ocean: Emphasis on spatial variation of arsenic and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.136186. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure of Mediterranean Shallow Rocky Reefs: Use of Photogrammetry-Based Descriptors to Assess Its Influence on Associated Teleost Assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.639309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.034042. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03150859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.111431. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necromass of the Posidonia oceanica seagrass meadow: Fate, role, ecosystem services and vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European seaweeds under pressure: Consequences for communities and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and Mediterranean seagrass meadows: a synopsis for environmental managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bazairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-N Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Buia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.462-473. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of eight polymorphic microsatellites for Cystoseira amentacea var. stricta (Fucales, Sargassaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.923-925. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-012-9674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation patterns and interspecific relationships of fucoids in microtidal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariachiara Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE DIVERSITY AND THE GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (FUCALES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive alga Caulerpa racemosa var. cylindracea makes a strong impact on the Mediterranean sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Zuljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Despalatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2303-2308. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-0043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sewage and natural freshwater input in a Northwest Mediterranean bay: Evidence obtained from isotopic ratios in marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA SEQUENCE DATA DEMONSTRATE THE POLYPHYLY OF THE GENUS CYSTOSEIRA AND OTHER SARGASSACEAE GENERA (PHAEOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano G. A. Draisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1329-1345. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTIBUTION OF THE MOST COMMON Cystoseira C. AGARDH SPECIES (HETEROKONTOPHYTA, FUCALES) ON THE COAST OF MONTENEGRO (SOUTH-EAST ADRIATIC SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Macic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Antolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Svircev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION OF THE CYSTOSEIRA POPULATIONS IN THE MEDITERRANEAN SEA - THE SITUATION IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posidonia oceanica in the Marmara Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cirik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akcali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of the structure of Posidonia oceanica beds due to the introduced alga Caulerpa taxifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2009.73n2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN INVERTEBRATE ASSEMBLAGES OF POSIDONIA OCEANICA BEDS FOLLOWING CAULERPA TAXIFOLIA INVASION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stadelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (1), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFYING THE SPATIAL EXTENT OF DISTURBANCES ON LITTORAL MACROALGAE IN THE NORTHWESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.80-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF POPULATION GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (PHAEOPHYCEAE) IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between epiphytic assemblages on introduced Caulerpa taxifolia and coexisting eelgrass (Zostera capricorni) in Botany Bay (NSW, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n4645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the occurrence, structure and distribution of deep-water Cystoseira (Phaeophyceae) populations in the Port-Cros National Park (north-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670260801930330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a transplantation technique of Cystoseira amentacea var. stricta and Cystoseira compressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 580, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of genetic diversity in Cystoseira amentacea (C. Agardh) Bory var. stricta Montagne (Fucales, Phaeophyceae) using random amplified polymorphic DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meynesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (6), pp.605-611. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/06-100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the populations of Fucales (Cystoseira spp. and Sargassum spp.) in the Alberes coast (France, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (12), pp.1472-1489. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERATIONS OF THE ENDEMIC MEDITERRANEAN SEAGRASS POSIDONIA OCEANICA DUE TO THE INTRODUCED CAULERPA TAXIFOLIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.70-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Cystoseira squarrosa De Notaris (Fueophyceae, Fucales) from Spanish coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mollusc Ascoglossa Elysia subornata population dynamics: application to the potential biocontrol of Caulerpa taxifolia growth in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gueugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 135, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial versus marine diversity of ecosytems. And the winner is: the marine realm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Society for Evolutionnary Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean sea - the case of the french coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the spatial extent of disturbances on littoral macroalgae in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of population genetic structure of Cystoseira amentacea var. Stricta (phaeophyceae) from the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean Sea - the situation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE pour l'élément de qualité macroalgue sur le littoral méditerranéen continental français. Mise en œuvre de la méthode CARLIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR - Cartographie des Habitats Marins Benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the effect of pollution on macroalgal communities of the littoral and upper sub-littoral zone in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth adaptation of Posidonia oceanica as measured by PAM-fluorescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bamfield, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, comportement et démographie de la badèche Epinephelus costae (Steindachner, 1875) dans deux localités du Golfe d'Annaba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Mediterranean Groupers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's going on with the Cystoseira populations, the case of the Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the evolution of the Fucales populations in the national park of Port-Cros (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heureu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on Marine Vegetation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between native Posidonia oceanica and invasive Caulerpa taxifolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marsascala, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas comunidades de Cystoseira de profundidad en la costa continental del Mediterraneo: el parque Nacional de Port-Cros (Francia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Ibérico de Estudios de Biología Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for modelling in the management of an invasive species; the case of Caulerpa taxifolia in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Limnology and Oceanography (ASLO 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Copenhagen, Denmark. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE PROTECTED AREAS: MULTI-USE MANAGEMENT (MUM) VS. NO-TAKE ZONES (NTZ) AND THE EFFICIENCY OF LOCALLY MANAGED ARTISANAL FISHERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la vie cachée des plages méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sars Diplodus cervinus cervinus (Lowe, 1838) et Diplodus puntazzo (Cetti, 1777), de la badèche Epinephelus costae (Steindachner, 1875) et du corb Sciaena umbra (Linnaeus, 1758) dans le golfe d'Annaba (Est, Algérie). Nature et technologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hichem Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et cartographie des habitats et biocénoses du mileiu marin du Parc national de Port-Cros. Contrat GIS Posidonie - parc national de Port-Cros, GIS Posidonie publi. 388p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa et de Womersleyella setacea sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea. Suivi 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhomme P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique de Caulerpa taxifolia en Méditerranée. In Lydie Suty. Lutte Biologique, ed Quae : 187-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des espèces médiolittorales dans la zone de protection intégrale de la réserve naturelle de Scandola, Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des populations de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides de la zone Natura 2000 Estérel FR9301628.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Ensemble du littoral rocheux continental français de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 31 p + Atlas cartographiqe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectionnement à l'identification des cystoseires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 38 p + Atlas Cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les populations des espèces médiolittorales ou infralittorales superficielles atteintes par les produits flottants provenant d'un dégazage constaté en août 2008 dans la réserve naturelle de Scandola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des Fucales des cuvettes de l'archipel des Lavezzi (Réserve Naturelle des Bouches de Bonifacio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des paysages marins : encorbellements à Lithophyllum et faciès à cystoseires Site Natura 2000 FR 9301624 - Cap Lardier - Cap Taillat - Cap Camarat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignade : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des espèces médiolittorales et infralittorales supérieures des falaises de Bonifacio au Capo di Feno (Corse du Sud). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des peuplements de Fucales du Parc National de Port-Cros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation cartographique de l'expansion des caulerpes introduites et envahissantes le long du littoral de la commune de Saint-Tropez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition des phanérogames marines Cymodocea nodosa et Nanozostera noltii dans la lagune de l'Anse de Port-Cros (Var) et transplantation expérimentale de C. nodosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des indicateurs EBQI pour l'évaluation des habitats marins d'intérêt communautaire en Méditerranée - Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Posidonie. 2025, pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F25F76CB"/>
+    <w:nsid w:val="D63A115B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierrythibaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8530-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-4354-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Orts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1673739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1130540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04157917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Monfort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Puzenat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.639309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2333-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477435v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Davies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H Engelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pergent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bazairi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-N Bianchi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Buia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.621" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927234v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robvieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Videment" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9674-x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Susini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.10.031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40LWFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Zuljevic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Despalatovic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Nikolic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0043-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0ZJD100-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927239v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassauque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano G. A. Draisma" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00891.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W95HL36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Macic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Antolic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Svircev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927242v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Mannoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927245v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cirik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akcali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliaccio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.04.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH272GNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927243v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Molenaar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2009.73n2329" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927248v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Videment" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Susini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927250v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Prado" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n4645" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927251v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260801930330" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0449-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PSPPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meynesz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/06-100.1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinedo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torras" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ballesteros" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.06.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6G5Z3QW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927259v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927260v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Bianchi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937445v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937449v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937475v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mannoni" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937464v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937473v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937463v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937468v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mannoni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937487v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937490v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937488v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heureu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Susini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937501v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937497v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hereu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077240v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474530v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396276v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937455v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hichem Kara" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937514v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhomme" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonhomme" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Antonioli" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956901v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Cottalorda" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhomme P." TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937520v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinesz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937516v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937518v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937525v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937522v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937534v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geoffroy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937537v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langar" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937530v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937539v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937540v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937544v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Cohu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cras" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937546v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937551v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaverini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937548v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937547v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250756v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierrythibaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8530-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-4354-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Orts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1673739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1130540" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04157917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Monfort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Puzenat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.639309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2333-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Davies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H Engelen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bazairi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-N Bianchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Buia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.621" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robvieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Videment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9674-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Susini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.10.031" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40LWFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Zuljevic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Despalatovic" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Nikolic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0043-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0ZJD100-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassauque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927241v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano G. A. Draisma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00891.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W95HL36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Macic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Antolic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Svircev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Mannoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927245v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cirik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akcali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliaccio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.04.013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH272GNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Molenaar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2009.73n2329" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927247v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Videment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Susini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Prado" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n4645" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260801930330" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0449-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PSPPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927253v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meynesz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/06-100.1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinedo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ballesteros" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.06.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6G5Z3QW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077150v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302146v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Bianchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937463v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mannoni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937475v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937464v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937473v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937468v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mannoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937487v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937490v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heureu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Susini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937501v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937497v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hereu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474530v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396276v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937455v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hichem Kara" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937514v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhomme" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonhomme" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Antonioli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956901v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Cottalorda" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhomme P." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937516v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937520v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinesz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937518v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937525v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937522v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937537v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langar" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937534v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geoffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937530v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937539v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937544v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Cohu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cras" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937551v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaverini" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937546v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937548v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937547v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250756v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>