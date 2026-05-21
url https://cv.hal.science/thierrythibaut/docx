--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierrythibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8530-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089425863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-4354-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based index for Mediterranean coralligenous reefs: A protocol to assess the quality of a complex key habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.118375. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1673739. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1673739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.2711-2754. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Salazar-Garibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1104. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15041104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1130540. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1130540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal content from holopelagic Sargassum spp. sampled in the tropical North Atlantic Ocean: Emphasis on spatial variation of arsenic and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.136186. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure of Mediterranean Shallow Rocky Reefs: Use of Photogrammetry-Based Descriptors to Assess Its Influence on Associated Teleost Assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.639309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.034042. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03150859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.111431. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necromass of the Posidonia oceanica seagrass meadow: Fate, role, ecosystem services and vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European seaweeds under pressure: Consequences for communities and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and Mediterranean seagrass meadows: a synopsis for environmental managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bazairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-N Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Buia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.462-473. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of eight polymorphic microsatellites for Cystoseira amentacea var. stricta (Fucales, Sargassaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.923-925. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-012-9674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation patterns and interspecific relationships of fucoids in microtidal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariachiara Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE DIVERSITY AND THE GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (FUCALES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive alga Caulerpa racemosa var. cylindracea makes a strong impact on the Mediterranean sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Zuljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Despalatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2303-2308. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-0043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sewage and natural freshwater input in a Northwest Mediterranean bay: Evidence obtained from isotopic ratios in marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA SEQUENCE DATA DEMONSTRATE THE POLYPHYLY OF THE GENUS CYSTOSEIRA AND OTHER SARGASSACEAE GENERA (PHAEOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano G. A. Draisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1329-1345. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTIBUTION OF THE MOST COMMON Cystoseira C. AGARDH SPECIES (HETEROKONTOPHYTA, FUCALES) ON THE COAST OF MONTENEGRO (SOUTH-EAST ADRIATIC SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Macic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Antolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Svircev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION OF THE CYSTOSEIRA POPULATIONS IN THE MEDITERRANEAN SEA - THE SITUATION IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posidonia oceanica in the Marmara Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cirik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akcali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of the structure of Posidonia oceanica beds due to the introduced alga Caulerpa taxifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2009.73n2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN INVERTEBRATE ASSEMBLAGES OF POSIDONIA OCEANICA BEDS FOLLOWING CAULERPA TAXIFOLIA INVASION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stadelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (1), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFYING THE SPATIAL EXTENT OF DISTURBANCES ON LITTORAL MACROALGAE IN THE NORTHWESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.80-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF POPULATION GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (PHAEOPHYCEAE) IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between epiphytic assemblages on introduced Caulerpa taxifolia and coexisting eelgrass (Zostera capricorni) in Botany Bay (NSW, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n4645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the occurrence, structure and distribution of deep-water Cystoseira (Phaeophyceae) populations in the Port-Cros National Park (north-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670260801930330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a transplantation technique of Cystoseira amentacea var. stricta and Cystoseira compressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 580, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of genetic diversity in Cystoseira amentacea (C. Agardh) Bory var. stricta Montagne (Fucales, Phaeophyceae) using random amplified polymorphic DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meynesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (6), pp.605-611. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/06-100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the populations of Fucales (Cystoseira spp. and Sargassum spp.) in the Alberes coast (France, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (12), pp.1472-1489. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERATIONS OF THE ENDEMIC MEDITERRANEAN SEAGRASS POSIDONIA OCEANICA DUE TO THE INTRODUCED CAULERPA TAXIFOLIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.70-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Cystoseira squarrosa De Notaris (Fueophyceae, Fucales) from Spanish coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mollusc Ascoglossa Elysia subornata population dynamics: application to the potential biocontrol of Caulerpa taxifolia growth in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gueugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 135, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial versus marine diversity of ecosytems. And the winner is: the marine realm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Society for Evolutionnary Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean sea - the case of the french coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the spatial extent of disturbances on littoral macroalgae in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of population genetic structure of Cystoseira amentacea var. Stricta (phaeophyceae) from the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean Sea - the situation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE pour l'élément de qualité macroalgue sur le littoral méditerranéen continental français. Mise en œuvre de la méthode CARLIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR - Cartographie des Habitats Marins Benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the effect of pollution on macroalgal communities of the littoral and upper sub-littoral zone in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth adaptation of Posidonia oceanica as measured by PAM-fluorescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bamfield, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, comportement et démographie de la badèche Epinephelus costae (Steindachner, 1875) dans deux localités du Golfe d'Annaba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Mediterranean Groupers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's going on with the Cystoseira populations, the case of the Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the evolution of the Fucales populations in the national park of Port-Cros (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heureu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on Marine Vegetation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between native Posidonia oceanica and invasive Caulerpa taxifolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marsascala, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas comunidades de Cystoseira de profundidad en la costa continental del Mediterraneo: el parque Nacional de Port-Cros (Francia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Ibérico de Estudios de Biología Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for modelling in the management of an invasive species; the case of Caulerpa taxifolia in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Limnology and Oceanography (ASLO 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Copenhagen, Denmark. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE PROTECTED AREAS: MULTI-USE MANAGEMENT (MUM) VS. NO-TAKE ZONES (NTZ) AND THE EFFICIENCY OF LOCALLY MANAGED ARTISANAL FISHERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la vie cachée des plages méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sars Diplodus cervinus cervinus (Lowe, 1838) et Diplodus puntazzo (Cetti, 1777), de la badèche Epinephelus costae (Steindachner, 1875) et du corb Sciaena umbra (Linnaeus, 1758) dans le golfe d'Annaba (Est, Algérie). Nature et technologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hichem Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et cartographie des habitats et biocénoses du mileiu marin du Parc national de Port-Cros. Contrat GIS Posidonie - parc national de Port-Cros, GIS Posidonie publi. 388p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa et de Womersleyella setacea sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea. Suivi 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhomme P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique de Caulerpa taxifolia en Méditerranée. In Lydie Suty. Lutte Biologique, ed Quae : 187-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des espèces médiolittorales dans la zone de protection intégrale de la réserve naturelle de Scandola, Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des populations de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides de la zone Natura 2000 Estérel FR9301628.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Ensemble du littoral rocheux continental français de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 31 p + Atlas cartographiqe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectionnement à l'identification des cystoseires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 38 p + Atlas Cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les populations des espèces médiolittorales ou infralittorales superficielles atteintes par les produits flottants provenant d'un dégazage constaté en août 2008 dans la réserve naturelle de Scandola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des Fucales des cuvettes de l'archipel des Lavezzi (Réserve Naturelle des Bouches de Bonifacio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des paysages marins : encorbellements à Lithophyllum et faciès à cystoseires Site Natura 2000 FR 9301624 - Cap Lardier - Cap Taillat - Cap Camarat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignade : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des espèces médiolittorales et infralittorales supérieures des falaises de Bonifacio au Capo di Feno (Corse du Sud). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des peuplements de Fucales du Parc National de Port-Cros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation cartographique de l'expansion des caulerpes introduites et envahissantes le long du littoral de la commune de Saint-Tropez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition des phanérogames marines Cymodocea nodosa et Nanozostera noltii dans la lagune de l'Anse de Port-Cros (Var) et transplantation expérimentale de C. nodosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des indicateurs EBQI pour l'évaluation des habitats marins d'intérêt communautaire en Méditerranée - Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Posidonie. 2025, pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId587"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Thibaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierrythibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8530-9266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089425863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZpqavEIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-4354-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From calibration to identifiability analysis: Using a multi-reserve DEB model to understand holopelagic Sargassum spp. growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 516, pp.111578. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2026.111578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based index for Mediterranean coralligenous reefs: A protocol to assess the quality of a complex key habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 220, pp.118375. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1673739. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1673739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sargassum from Sentinel Satellite Sensors Using Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Salazar-Garibay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1104. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15041104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.2711-2754. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04158627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based assessment of a widespread Mediterranean marine habitat: The Coastal Detrital Bottoms, with a special focus on epibenthic assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Orts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1130540. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1130540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal content from holopelagic Sargassum spp. sampled in the tropical North Atlantic Ocean: Emphasis on spatial variation of arsenic and phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.136186. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three-Dimensional Structure of Mediterranean Shallow Rocky Reefs: Use of Photogrammetry-Based Descriptors to Assess Its Influence on Associated Teleost Assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bianchimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.639309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the riverine nutrient export to the Tropical Atlantic over the last 15 years: is there a link with Sargassum proliferation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.034042. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abe11a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03150859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting the 2017 dispersal of Sargassum algae in the Tropical North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.111431. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River -a major source of organic plastic additives to the tropical North Atlantic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (13), pp.7513-7521. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necromass of the Posidonia oceanica seagrass meadow: Fate, role, ecosystem services and vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2333-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European seaweeds under pressure: Consequences for communities and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschwin H Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and Mediterranean seagrass meadows: a synopsis for environmental managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bazairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-N Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Buia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.462-473. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of eight polymorphic microsatellites for Cystoseira amentacea var. stricta (Fucales, Sargassaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.923-925. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-012-9674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonation patterns and interspecific relationships of fucoids in microtidal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariachiara Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2011.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF THE DIVERSITY AND THE GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (FUCALES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive alga Caulerpa racemosa var. cylindracea makes a strong impact on the Mediterranean sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Zuljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Despalatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedran Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2303-2308. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-011-0043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sewage and natural freshwater input in a Northwest Mediterranean bay: Evidence obtained from isotopic ratios in marine organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lepoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA SEQUENCE DATA DEMONSTRATE THE POLYPHYLY OF THE GENUS CYSTOSEIRA AND OTHER SARGASSACEAE GENERA (PHAEOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano G. A. Draisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1329-1345. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2010.00891.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTIBUTION OF THE MOST COMMON Cystoseira C. AGARDH SPECIES (HETEROKONTOPHYTA, FUCALES) ON THE COAST OF MONTENEGRO (SOUTH-EAST ADRIATIC SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Macic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Antolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Svircev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of the structure of Posidonia oceanica beds due to the introduced alga Caulerpa taxifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (2), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2009.73n2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGRESSION OF THE CYSTOSEIRA POPULATIONS IN THE MEDITERRANEAN SEA - THE SITUATION IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posidonia oceanica in the Marmara Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cirik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akcali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migliaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2008.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGES IN INVERTEBRATE ASSEMBLAGES OF POSIDONIA OCEANICA BEDS FOLLOWING CAULERPA TAXIFOLIA INVASION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stadelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (1), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUANTIFYING THE SPATIAL EXTENT OF DISTURBANCES ON LITTORAL MACROALGAE IN THE NORTHWESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.80-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF POPULATION GENETIC STRUCTURE OF CYSTOSEIRA AMENTACEA VAR. STRICTA (PHAEOPHYCEAE) IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between epiphytic assemblages on introduced Caulerpa taxifolia and coexisting eelgrass (Zostera capricorni) in Botany Bay (NSW, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n4645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the occurrence, structure and distribution of deep-water Cystoseira (Phaeophyceae) populations in the Port-Cros National Park (north-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670260801930330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a transplantation technique of Cystoseira amentacea var. stricta and Cystoseira compressa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 580, pp.241-244. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-006-0449-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of genetic diversity in Cystoseira amentacea (C. Agardh) Bory var. stricta Montagne (Fucales, Phaeophyceae) using random amplified polymorphic DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lucie Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meynesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (6), pp.605-611. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/06-100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term decline of the populations of Fucales (Cystoseira spp. and Sargassum spp.) in the Alberes coast (France, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (12), pp.1472-1489. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2005.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALTERATIONS OF THE ENDEMIC MEDITERRANEAN SEAGRASS POSIDONIA OCEANICA DUE TO THE INTRODUCED CAULERPA TAXIFOLIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (4), pp.70-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Cystoseira squarrosa De Notaris (Fueophyceae, Fucales) from Spanish coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2), pp.203-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the mollusc Ascoglossa Elysia subornata population dynamics: application to the potential biocontrol of Caulerpa taxifolia growth in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gueugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 135, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a multi-reserves DEB model help us design experiments to better understand the growth and survival of holopelagic Sargassum spp. varieties (Fucales, Phaeophyceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Dynamic Energy Budget theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heracklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of rafts (morphotypes ratio, size structure, biomass), phenolic content and polysaccharide quality of holopelagic Sargassum species during their drift until their stranding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R. Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of the Mediterranean coralligenous habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAC/SPA 2nd Mediterranean Symp. on the Conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC/SPA, Oct 2014, Portorož Slovenia. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial versus marine diversity of ecosytems. And the winner is: the marine realm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diversity and the genetic structure of Cystoseira amentacea var. stricta (Fucales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Congress of the European Society for Evolutionnary Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean sea - the case of the french coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the spatial extent of disturbances on littoral macroalgae in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of population genetic structure of Cystoseira amentacea var. Stricta (phaeophyceae) from the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression of the Cystoseira populations in the Mediterranean Sea - the situation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Macic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE pour l'élément de qualité macroalgue sur le littoral méditerranéen continental français. Mise en œuvre de la méthode CARLIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR - Cartographie des Habitats Marins Benthiques : de l'acquisition à la restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the effect of pollution on macroalgal communities of the littoral and upper sub-littoral zone in the Northwestern Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth adaptation of Posidonia oceanica as measured by PAM-fluorescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bamfield, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat, comportement et démographie de la badèche Epinephelus costae (Steindachner, 1875) dans deux localités du Golfe d'Annaba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Mediterranean Groupers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the evolution of the Fucales populations in the national park of Port-Cros (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heureu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on Marine Vegetation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's going on with the Cystoseira populations, the case of the Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between native Posidonia oceanica and invasive Caulerpa taxifolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Seagrass Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marsascala, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas comunidades de Cystoseira de profundidad en la costa continental del Mediterraneo: el parque Nacional de Port-Cros (Francia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Ibérico de Estudios de Biología Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding growth and survival of holopelagic Sargassum through a mechanistic model under different environmental scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SargaDEB – Contributions of DEB (Dynamic Energy Budget) bioenergetic modeling to the spatio-temporal dynamics of the three holopelagic morphotypes of the genus Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Raquel Salas-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire jeunes chercheurs "Intelligence Artificielle et Science Marine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marrakech, Morocco. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Lagunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for modelling in the management of an invasive species; the case of Caulerpa taxifolia in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Limnology and Oceanography (ASLO 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Copenhagen, Denmark. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE PROTECTED AREAS: MULTI-USE MANAGEMENT (MUM) VS. NO-TAKE ZONES (NTZ) AND THE EFFICIENCY OF LOCALLY MANAGED ARTISANAL FISHERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la vie cachée des plages méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sars Diplodus cervinus cervinus (Lowe, 1838) et Diplodus puntazzo (Cetti, 1777), de la badèche Epinephelus costae (Steindachner, 1875) et du corb Sciaena umbra (Linnaeus, 1758) dans le golfe d'Annaba (Est, Algérie). Nature et technologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Francour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hichem Kara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et cartographie des habitats et biocénoses du mileiu marin du Parc national de Port-Cros. Contrat GIS Posidonie - parc national de Port-Cros, GIS Posidonie publi. 388p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa et de Womersleyella setacea sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea. Suivi 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhomme P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle biologique de Caulerpa taxifolia en Méditerranée. In Lydie Suty. Lutte Biologique, ed Quae : 187-193.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des espèces médiolittorales dans la zone de protection intégrale de la réserve naturelle de Scandola, Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des populations de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides de la zone Natura 2000 Estérel FR9301628.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 5 p + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact de Caulerpa racemosa sur les communautés benthiques coralligènes du Parc national de Port-Cros : les peuplements patrimoniaux de Cystoseira spp. et de Corallinacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Ensemble du littoral rocheux continental français de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 31 p + Atlas cartographiqe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectionnement à l'identification des cystoseires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macraolgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 38 p + Atlas Cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les populations des espèces médiolittorales ou infralittorales superficielles atteintes par les produits flottants provenant d'un dégazage constaté en août 2008 dans la réserve naturelle de Scandola.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des Fucales des cuvettes de l'archipel des Lavezzi (Réserve Naturelle des Bouches de Bonifacio).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Videment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des paysages marins : encorbellements à Lithophyllum et faciès à cystoseires Site Natura 2000 FR 9301624 - Cap Lardier - Cap Taillat - Cap Camarat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Mannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignade : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des espèces médiolittorales et infralittorales supérieures des falaises de Bonifacio au Capo di Feno (Corse du Sud). Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et cartographie des peuplements de Fucales du Parc National de Port-Cros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation cartographique de l'expansion des caulerpes introduites et envahissantes le long du littoral de la commune de Saint-Tropez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hereu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition des phanérogames marines Cymodocea nodosa et Nanozostera noltii dans la lagune de l'Anse de Port-Cros (Var) et transplantation expérimentale de C. nodosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des indicateurs EBQI pour l'évaluation des habitats marins d'intérêt communautaire en Méditerranée - Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Posidonie. 2025, pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fréjefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Babène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Francois Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId588"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D63A115B"/>
+    <w:nsid w:val="3852CD9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierrythibaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8530-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-4354-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Orts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1673739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1130540" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04157917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Monfort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Puzenat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.639309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2333-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Davies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H Engelen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bazairi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-N Bianchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Buia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.621" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robvieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Videment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9674-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Susini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.10.031" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40LWFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Zuljevic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Despalatovic" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Nikolic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0043-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0ZJD100-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassauque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927241v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano G. A. Draisma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00891.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W95HL36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Macic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Antolic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Svircev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Mannoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927245v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cirik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akcali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliaccio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.04.013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH272GNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Molenaar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2009.73n2329" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927247v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Videment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Susini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927250v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Prado" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n4645" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260801930330" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927255v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0449-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PSPPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927253v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meynesz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/06-100.1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinedo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ballesteros" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.06.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6G5Z3QW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077150v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302146v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Bianchi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937445v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937463v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mannoni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937475v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937464v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937473v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937468v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mannoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937487v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937490v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heureu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Susini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937501v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937497v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hereu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474530v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396276v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937455v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hichem Kara" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937514v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhomme" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonhomme" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Antonioli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956901v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Cottalorda" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhomme P." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937516v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937520v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinesz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937518v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937525v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937522v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937537v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langar" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937534v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geoffroy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937530v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937539v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937544v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Cohu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cras" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937551v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaverini" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937546v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937548v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937547v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250756v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierrythibaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8530-9266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089425863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZpqavEIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-4354-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Salas-Acosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Orts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1673739" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04044837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Salazar-Garibay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15041104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04187007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1130540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04157917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Monfort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchimani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Puzenat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.639309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03150859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe11a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02161028v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01585" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2333-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arenas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Davies" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H Engelen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150098v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pergent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bazairi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-N Bianchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Boudouresque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Buia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.621" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Videment" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9674-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Susini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.10.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40LWFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927237v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Zuljevic" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Despalatovic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Nikolic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-0043-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0ZJD100-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927239v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassauque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano G. A. Draisma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2010.00891.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6W95HL36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Macic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Antolic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Svircev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Molenaar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2009.73n2329" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Mannoni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927245v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cirik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akcali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migliaccio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2008.04.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH272GNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927247v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Videment" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Susini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Prado" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n4645" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927251v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670260801930330" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0449-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FW0PSPPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927253v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meynesz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/06-100.1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927261v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinedo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torras" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ballesteros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2005.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6G5Z3QW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927259v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077150v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Lagunes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Raquel Salas-Acosta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010365v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cerantola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302146v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Bianchi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937445v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937449v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937463v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mannoni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937475v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937464v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937473v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937508v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937468v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mannoni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937479v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937487v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derbal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heureu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Susini" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937490v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937501v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937497v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hereu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ballesteros" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103928v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938776v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077240v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474530v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02396276v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hichem Kara" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937514v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhomme" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goujard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonhomme" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Antonioli" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956901v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Cottalorda" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhomme P." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937516v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937520v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinesz" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937518v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937525v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937522v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937537v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937534v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geoffroy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937530v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937539v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937540v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937544v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Cohu" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cras" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937551v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaverini" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937546v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937548v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937547v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250756v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>