--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -720,338 +720,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correlation between meteorological and rockfall databases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Verdel</w:t>
+                <w:t xml:space="preserve">On the topography influence on subsidence due to horizontal underground mining using the influence function method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfei Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-1953-2014⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.328-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292770v1</w:t>
+                <w:t xml:space="preserve">hal-01292216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint exploration of regional importance of possibilistic and probabilistic uncertainty in stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.308-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topography influence on subsidence due to horizontal underground mining using the influence function method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Statistical correlation between meteorological and rockfall databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.328-340. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.1953-1964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-1953-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292216v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-support methodology for assessing the sustainability of natural risk management strategies in urban areas</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (12), pp.3207-3230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1874,51 +1874,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -1936,97 +1936,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962885v1</w:t>
+                <w:t xml:space="preserve">ineris-00962898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -2044,73 +2044,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962898v1</w:t>
+                <w:t xml:space="preserve">ineris-00962885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t>
               </w:r>
@@ -2670,256 +2670,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale et choix de stratégies durables de gestion des risques naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjusting the influence function method for subsidence prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Al Heib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla-M. Edjossan-Sossou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Verdel</w:t>
+                <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque international en évaluation environnementale "L'évaluation environnementale comme outil de prévention et de gestion des catastrophes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lomé, Togo. pp.NC</w:t>
+              <w:t xml:space="preserve">6. International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973705v1</w:t>
+                <w:t xml:space="preserve">ineris-00976235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the influence function method for subsidence prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Saeidi</w:t>
+                <w:t xml:space="preserve">Evaluation environnementale et choix de stratégies durables de gestion des risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla-M. Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Advanced Computational Engineering and Experimenting (ACE-X 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.59-66</w:t>
+              <w:t xml:space="preserve">18. Colloque international en évaluation environnementale "L'évaluation environnementale comme outil de prévention et de gestion des catastrophes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lomé, Togo. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976235v1</w:t>
+                <w:t xml:space="preserve">ineris-00973705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthode d'évaluation de dommages de bâtis dans de zones minières, application à un cas du bassin ferrifère lorrain</w:t>
               </w:r>
@@ -3013,51 +3013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des risques d'affaissement minier : choix de stratégies - cas de Moyeuvre-Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla-M. Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,243 +3763,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment for mining subsidence hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Conception, numerical prediction and optimization of geomechanical measurements related to a vertical Mine-by-Test at the Meuse/Haute-Marne URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Lahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Salmon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bigarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972518v1</w:t>
+                <w:t xml:space="preserve">ineris-00174700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, numerical prediction and optimization of geomechanical measurements related to a vertical Mine-by-Test at the Meuse/Haute-Marne URL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Armand</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment for mining subsidence hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bigarre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.139-140</w:t>
+              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00174700v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-survey of the excavation damaged zone : influence of the excavation and the reloading</w:t>
               </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel-Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, BORDEAUX, France. 9 p., @Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4307,256 +4307,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homand</w:t>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
+              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976150v1</w:t>
+                <w:t xml:space="preserve">ineris-00969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
+                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969938v1</w:t>
+                <w:t xml:space="preserve">ineris-00976150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t>
               </w:r>
@@ -5740,51 +5740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud monitoring : an innovative approach for the prevention of landslide risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>