--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1264,551 +1264,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling uncertainties in mining pillar stability analysis</w:t>
+                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Verdel</w:t>
+                <w:t xml:space="preserve">Philippe Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Salmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01237.x⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963186v1</w:t>
+                <w:t xml:space="preserve">hal-00379064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of mining subsidence hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Numerical modelling of masonry joints degradation in built tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01238.x⟩</w:t>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (6), pp.617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963187v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment of mining subsidence hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combescure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49, pp.53-77. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1381-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379064v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of masonry joints degradation in built tunnels</w:t>
+                <w:t xml:space="preserve">Modeling uncertainties in mining pillar stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Idris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwan Al Heib</w:t>
+                <w:t xml:space="preserve">Maxime Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (6), pp.617-626. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1371-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2009.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01237.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963181v1</w:t>
+                <w:t xml:space="preserve">ineris-00963186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling and mechanical behaviour analysis of ancient tunnel masonry structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -1936,97 +1936,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962898v1</w:t>
+                <w:t xml:space="preserve">ineris-00962885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -2044,73 +2044,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962885v1</w:t>
+                <w:t xml:space="preserve">ineris-00962898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données des accidents et incidents survenus dans les ouvrages souterrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,64 +3242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with uncertainties in the context of post mining hazard evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement des anciens tunnels maçonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,77 +3445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping expert uncertainties or confidence level in mining risk prevention plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,77 +3553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation cartographique de la connaissance d'expert dans le cadre des plans de prévention des risques miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,1478 +3655,1478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00089025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity survey around a cross-cut slot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception, numerical prediction and optimization of geomechanical measurements related to a vertical Mine-by-Test at the Meuse/Haute-Marne URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Damaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Balland</w:t>
+                <w:t xml:space="preserve">Franz Lahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bigarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting ANDRA "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969963v1</w:t>
+                <w:t xml:space="preserve">ineris-00174700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, numerical prediction and optimization of geomechanical measurements related to a vertical Mine-by-Test at the Meuse/Haute-Marne URL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Armand</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment for mining subsidence hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bigarre</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in natural &amp; engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France. pp.139-140</w:t>
+              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00174700v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment for mining subsidence hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+                <w:t xml:space="preserve">Velocity-survey of the excavation damaged zone : influence of the excavation and the reloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">EURO Conference 2005 on rock physics and geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Saint-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972518v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-survey of the excavation damaged zone : influence of the excavation and the reloading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aménagement des territoires à risques : enjeux, acteurs et processus de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel-Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Conference 2005 on rock physics and geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Saint-Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, BORDEAUX, France. 9 p., @Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970019v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement des territoires à risques : enjeux, acteurs et processus de décision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Verdel</w:t>
+                <w:t xml:space="preserve">Modelling uncertainties in pillar stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, BORDEAUX, France. 9 p., @Proceeding</w:t>
+              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167808v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling uncertainties in pillar stability analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauvin</w:t>
+                <w:t xml:space="preserve">Velocity survey around a cross-cut slot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Post mining 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Nancy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">2. International Meeting ANDRA "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972516v1</w:t>
+                <w:t xml:space="preserve">ineris-00969963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969938v1</w:t>
+                <w:t xml:space="preserve">ineris-00976150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homand</w:t>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
+              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976150v1</w:t>
+                <w:t xml:space="preserve">ineris-00969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Merad</w:t>
+                <w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Zihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. SRA annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Après-mine 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969883v1</w:t>
+                <w:t xml:space="preserve">ineris-00972408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Roy</w:t>
+                <w:t xml:space="preserve">Numerical simulation of sinkhole formation using the UDEC computer code : influence of horizontal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attalah Abbass Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Al Heib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t>
+              <w:t xml:space="preserve">International Symposium on Geotechnical Measurements and Modelling (GTMM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Karlsruhe, Germany. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969837v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Messin</w:t>
+                <w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kouniali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Après-mine 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972408v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of sinkhole formation using the UDEC computer code : influence of horizontal stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+                <w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kouniali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geotechnical Measurements and Modelling (GTMM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Karlsruhe, Germany. pp.255-260</w:t>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969867v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Après-mine 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t>
+              <w:t xml:space="preserve">23. SRA annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972410v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de hiérarchisation des zones à risques d'effondrement miniers</w:t>
               </w:r>
@@ -5214,217 +5214,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Reasoning for the analysis of risks in geotechnical engineering Application to a French Case</w:t>
+                <w:t xml:space="preserve">Computer Simulation and Risk Analysis around Abandoned Underground Excavations Application to a French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser El-Shayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress on Intelligent Techniques &amp; Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal. pp.1171-1179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972109v1</w:t>
+                <w:t xml:space="preserve">ineris-00972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Simulation and Risk Analysis around Abandoned Underground Excavations Application to a French Case</w:t>
+                <w:t xml:space="preserve">Fuzzy Reasoning for the analysis of risks in geotechnical engineering Application to a French Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser El-Shayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal. pp.1171-1179</w:t>
+              <w:t xml:space="preserve">5. European Congress on Intelligent Techniques &amp; Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972096v1</w:t>
+                <w:t xml:space="preserve">ineris-00972109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et instrumentation des monuments historiques</w:t>
               </w:r>
@@ -5740,51 +5740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud monitoring : an innovative approach for the prevention of landslide risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,90 +5852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc romain de Nîmes (France) : nouveaux résultats en archéosismicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-survey of an excavation damaged zone : influence of the excavation and reloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amitrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAVID, C. ; LE RAVALEC-DUPIN, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock physics and geomechanics in the study of reservoirs and repositories</w:t>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>