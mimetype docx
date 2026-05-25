--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -720,234 +720,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topography influence on subsidence due to horizontal underground mining using the influence function method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinfei Cai</w:t>
+                <w:t xml:space="preserve">Joint exploration of regional importance of possibilistic and probabilistic uncertainty in stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61, pp.328-340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61, pp.308-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292216v1</w:t>
+                <w:t xml:space="preserve">hal-01104565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint exploration of regional importance of possibilistic and probabilistic uncertainty in stability analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">On the topography influence on subsidence due to horizontal underground mining using the influence function method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfei Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61, pp.308-315. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 61, pp.328-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01104565v1</w:t>
+                <w:t xml:space="preserve">hal-01292216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical correlation between meteorological and rockfall databases</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -1936,97 +1936,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962885v1</w:t>
+                <w:t xml:space="preserve">ineris-00962898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
+                <w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
@@ -2044,73 +2044,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kouniali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962898v1</w:t>
+                <w:t xml:space="preserve">ineris-00962885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t>
               </w:r>
@@ -4307,256 +4307,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homand</w:t>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
+              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976150v1</w:t>
+                <w:t xml:space="preserve">ineris-00969938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements during uniaxial and triaxial experiments on bure clay</w:t>
+                <w:t xml:space="preserve">Auscultation et surveillance des pertubations hydromécaniques d'ouvrages souterrains par la mesure et l'analyse de la propagation d'ondes dans les roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-Conference 2004 on rock physics and geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Beyrouth, Lebanon. pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969938v1</w:t>
+                <w:t xml:space="preserve">ineris-00976150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t>
               </w:r>
@@ -6480,51 +6480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saeidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Seifaddini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2021.1875247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfei Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13225/j.cnki.jccs.2014.1736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeidi Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deck Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdel Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.969386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/i.ijrmms.2014.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.05.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHSC9839-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.06.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delonca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1953-2014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3207-2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23L2CX2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Idris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.05.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK2JW4M9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01238.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLW7XR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01237.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35XT1PDG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2007.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLWKXVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zahaby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abdallah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zivie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tawil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla-M. Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00536905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Tardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00174700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Lahaie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Damaj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dissart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel-Guimaraes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Abbass Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Shayeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Shabrawy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Imam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533239v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>