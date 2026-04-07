--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -790,736 +790,736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing and AI Coupled Approach for Large-Scale Archaeological Mapping in the Andean Arid Highlands: Case Study in Altos Arica, Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveying slave quarters within Martinique’s colonial plantations: ongoing research into the historical memory of a postcolonial territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Castiello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17203499⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14nrq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510552v1</w:t>
+                <w:t xml:space="preserve">hal-05267720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Longue Durée of Andean Movement Networks: Case Study in the Lauca Altiplano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sensing and AI Coupled Approach for Large-Scale Archaeological Mapping in the Andean Arid Highlands: Case Study in Altos Arica, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2534236⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (20), pp.3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17203499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510551v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Instituto Francés de Estudios Andinos y la arqueología en el Perú: una retrospectiva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Longue Durée of Andean Movement Networks: Case Study in the Lauca Altiplano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristian González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (2), pp.135-156. </w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (8), pp.717-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15r3k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2534236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527333v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying slave quarters within Martinique’s colonial plantations: ongoing research into the historical memory of a postcolonial territory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El Instituto Francés de Estudios Andinos y la arqueología en el Perú: una retrospectiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (1), pp.201-206. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (2), pp.135-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14nrq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15r3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267720v1</w:t>
+                <w:t xml:space="preserve">hal-05527333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological insights into the diachrony of ancient road networks: Exploratory predictive modelling in the Andean highlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+                <w:t xml:space="preserve">Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Demetrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Llobera</w:t>
+                <w:t xml:space="preserve">Emilio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thiéry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pastor Fábrega-Álvarez</w:t>
+                <w:t xml:space="preserve">Filippo Calcerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510553v1</w:t>
+                <w:t xml:space="preserve">halshs-05215108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Demetrescu</w:t>
+                <w:t xml:space="preserve">Topological insights into the diachrony of ancient road networks: Exploratory predictive modelling in the Andean highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Llobera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Crespo Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Cano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Filippo Calcerano</w:t>
+                <w:t xml:space="preserve">Pastor Fábrega-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 174, pp.106125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2024.106125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05215108v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Inca roads: the Redes Andinas project explores complex palimpsests of Andean road networks</w:t>
               </w:r>
@@ -1798,252 +1798,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t>
+                <w:t xml:space="preserve">Movimiento e imperialismo Inca en los valles de Arica (Andes 18° S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jersy Mariño</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Mendez-Quiros Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t>
+              <w:t xml:space="preserve">Latin American Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/laq.2020.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287239v1</w:t>
+                <w:t xml:space="preserve">hal-03188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movimiento e imperialismo Inca en los valles de Arica (Andes 18° S)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mendez-Quiros Aranda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/laq.2020.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188382v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking and Stumbling on the Paths of Heritage-making for Rural Development in the Arica Highlands</w:t>
               </w:r>
@@ -2590,239 +2590,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro X-ray Fluorescence Study of Late Pre-Hispanic Ceramics from the Western Slopes of the South Central Andes Region in the Arica y Parinacota Region, Chile: A New Methodological Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arqueología de las llaqtas del valle del Apurímac: contribución al estudio de la territorialidad de las comunidades aldeanas serranas en los andes prehispánicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003702816654153⟩</w:t>
+              <w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0717-73562016005000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01851832v1</w:t>
+                <w:t xml:space="preserve">hal-02910079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arqueología de las llaqtas del valle del Apurímac: contribución al estudio de la territorialidad de las comunidades aldeanas serranas en los andes prehispánicos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro X-ray Fluorescence Study of Late Pre-Hispanic Ceramics from the Western Slopes of the South Central Andes Region in the Arica y Parinacota Region, Chile: A New Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Flewett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Fabian Mosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (10), pp.1759-1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0717-73562016005000014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0003702816654153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le chemin d’Apurimaq : essai sur la représentation géographique du territoire dans la culture inca</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7AAEA7D"/>
+    <w:nsid w:val="263299E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thisai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-2164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155033816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193070440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035711858X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Parcero-Oubina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Landauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carvajal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2534236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thi&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor F&#225;brega-&#193;lvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.84" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joinville Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2024.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03188382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Quiros Aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.100" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez Estefane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Jofr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-19-00015.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910060v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2019.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910064v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C&#233;sar Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ajata" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Luis Romero Guevara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cornejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fabian Mosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Robles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816654153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-73562016005000014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Treuillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Faundes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Aguilera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Apaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01492378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thisai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-2164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155033816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193070440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035711858X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Parcero-Oubina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Landauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2534236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thi&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor F&#225;brega-&#193;lvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.84" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joinville Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2024.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03188382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Quiros Aranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez Estefane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Jofr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-19-00015.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910060v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2019.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910064v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C&#233;sar Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ajata" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Luis Romero Guevara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cornejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-73562016005000014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fabian Mosso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Robles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816654153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Treuillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Faundes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Aguilera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Apaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01492378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>