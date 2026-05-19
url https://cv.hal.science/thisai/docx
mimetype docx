--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -790,382 +790,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying slave quarters within Martinique’s colonial plantations: ongoing research into the historical memory of a postcolonial territory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sensing and AI Coupled Approach for Large-Scale Archaeological Mapping in the Andean Arid Highlands: Case Study in Altos Arica, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Landauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14nrq⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (20), pp.3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17203499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267720v1</w:t>
+                <w:t xml:space="preserve">hal-05510552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing and AI Coupled Approach for Large-Scale Archaeological Mapping in the Andean Arid Highlands: Case Study in Altos Arica, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Elena Castiello</w:t>
+                <w:t xml:space="preserve">The Longue Durée of Andean Movement Networks: Case Study in the Lauca Altiplano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Landauer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pilar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs17203499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (8), pp.717-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2534236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510552v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Longue Durée of Andean Movement Networks: Case Study in the Lauca Altiplano</w:t>
+                <w:t xml:space="preserve">Surveying slave quarters within Martinique’s colonial plantations: ongoing research into the historical memory of a postcolonial territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe Carvajal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian González</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (8), pp.717-736. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.201-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2534236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14nrq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510551v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Instituto Francés de Estudios Andinos y la arqueología en el Perú: una retrospectiva</w:t>
               </w:r>
@@ -1236,290 +1236,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Demetrescu</w:t>
+                <w:t xml:space="preserve">Topological insights into the diachrony of ancient road networks: Exploratory predictive modelling in the Andean highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Cano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michela Barbot</w:t>
+                <w:t xml:space="preserve">Marcos Llobera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Calcerano</w:t>
+                <w:t xml:space="preserve">Nicolas Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Crespo Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastor Fábrega-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 174, pp.106125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2024.106125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05215108v1</w:t>
+                <w:t xml:space="preserve">hal-05510553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological insights into the diachrony of ancient road networks: Exploratory predictive modelling in the Andean highlands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Crespo Fernández</w:t>
+                <w:t xml:space="preserve">Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Demetrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastor Fábrega-Álvarez</w:t>
+                <w:t xml:space="preserve">Emilio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Calcerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.51-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05510553v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05215108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Inca roads: the Redes Andinas project explores complex palimpsests of Andean road networks</w:t>
               </w:r>
@@ -2140,235 +2140,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desde la perspectiva de la isla: el ordenamiento territorial incaico en la transecta andina Arica-Carangas (18°S)</w:t>
+                <w:t xml:space="preserve">The making of an imperial agricultural landscape in the Valley of Belén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Uribe Rodríguez</w:t>
+                <w:t xml:space="preserve">Antonio César González-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Mauricio González</w:t>
+                <w:t xml:space="preserve">Marta Crespo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (2), pp.393-414. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (372), pp.1607-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/laq.2019.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2019.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910060v2</w:t>
+                <w:t xml:space="preserve">hal-02910064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of an imperial agricultural landscape in the Valley of Belén</w:t>
+                <w:t xml:space="preserve">Desde la perspectiva de la isla: el ordenamiento territorial incaico en la transecta andina Arica-Carangas (18°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio César González-García</w:t>
+                <w:t xml:space="preserve">Mauricio Uribe Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Crespo Fernandez</w:t>
+                <w:t xml:space="preserve">Federico Mauricio González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (372), pp.1607-1624. </w:t>
+              <w:t xml:space="preserve">Latin American Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.393-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2019.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/laq.2019.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910064v2</w:t>
+                <w:t xml:space="preserve">hal-02910060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arqueología del territorio aldeano prehispánico tardío en los Altos de Arica: aportes de la fotointerpretación satelital para el estudio regional de la cuenca alta de Azapa</w:t>
               </w:r>
@@ -2977,51 +2977,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Association Française de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483853v1</w:t>
+                <w:t xml:space="preserve">hal-04043637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réflexion sur les usages possibles de la réalité virtuelle immersive en Archéologie</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Association Française de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043637v1</w:t>
+                <w:t xml:space="preserve">hal-01483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock paintings of the Precordillera region of northern Chile</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="263299E3"/>
+    <w:nsid w:val="10C872B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thisai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-2164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155033816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193070440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035711858X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Parcero-Oubina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Landauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2534236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thi&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor F&#225;brega-&#193;lvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.84" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joinville Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2024.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03188382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Quiros Aranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez Estefane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Jofr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-19-00015.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910060v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2019.22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910064v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C&#233;sar Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ajata" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Luis Romero Guevara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cornejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-73562016005000014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fabian Mosso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Robles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816654153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Treuillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Faundes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Aguilera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Apaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01492378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thisai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-2164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155033816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193070440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035711858X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Demetrescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pedrazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintenoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Parcero-Oubina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Landauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carvajal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2534236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Llobera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thi&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor F&#225;brega-&#193;lvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Calcerano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.84" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joinville Vacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050619" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2024.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03188382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Quiros Aranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gonzalez Estefane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Jofr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-19-00015.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910064v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C&#233;sar Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crespo Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.176" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910060v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Uribe Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2019.22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ajata" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Luis Romero Guevara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cornejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-73562016005000014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Flewett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Fabian Mosso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Robles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816654153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04043637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Treuillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Faundes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Aguilera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Apaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01492378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>