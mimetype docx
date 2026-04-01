--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Marie-France Humblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Falchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Fite</w:t>
+                <w:t xml:space="preserve">Paul Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040763v1</w:t>
+                <w:t xml:space="preserve">hal-04037581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Saegerman</w:t>
+                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Humblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Leandri</w:t>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Heyman</w:t>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.791. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04037581v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
               </w:r>
@@ -918,103 +918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt; ticks, vectors of the Crimean–Congo hemorrhagic fever virus: Where are we now and where are we going?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Raffetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (11), pp.e0010846. </w:t>
@@ -1444,382 +1444,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
+                <w:t xml:space="preserve">Dynamic Modeling of Crimean Congo Hemorrhagic Fever Virus (CCHFV) Spread to Test Control Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-France Viet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Zati Vatansever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.1124-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjy035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815766v1</w:t>
+                <w:t xml:space="preserve">hal-02626364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modeling of Crimean Congo Hemorrhagic Fever Virus (CCHFV) Spread to Test Control Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">Jodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zati Vatansever</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjy035⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626364v1</w:t>
+                <w:t xml:space="preserve">hal-02629253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shifts in landscape connectivity for an ecosystem engineer, the roe deer, across a multiple-use landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (6), pp.937-954. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-018-0641-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629253v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Wind on Coxiella burnetii Transmission Between Cattle Herds: a Mechanistic Approach</w:t>
               </w:r>
@@ -2067,295 +2067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Breton</w:t>
+                <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Josse</w:t>
+                <w:t xml:space="preserve">Ahmet Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deniz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guven</w:t>
+                <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607890v1</w:t>
+                <w:t xml:space="preserve">hal-02635389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Deniz</w:t>
+                <w:t xml:space="preserve">A. Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esin Guven</w:t>
+                <w:t xml:space="preserve">E. Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635389v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t>
               </w:r>
@@ -2729,345 +2729,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling bovine babesiosis: A tool to simulate scenarios for pathogen spread and to test control measures for the disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Goebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Malandrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Lepigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.01.018⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646681v1</w:t>
+                <w:t xml:space="preserve">hal-02646599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling bovine babesiosis: A tool to simulate scenarios for pathogen spread and to test control measures for the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.136-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646599v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3254,239 +3254,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de population d’Ixodes ricinus : influence de la migration des hôtes</w:t>
+                <w:t xml:space="preserve">Influence of the transmission function on a simulated pathogen spread within a population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (10), pp.1374-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095026880700979X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654233v1</w:t>
+                <w:t xml:space="preserve">hal-02662416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the transmission function on a simulated pathogen spread within a population</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de population d’Ixodes ricinus : influence de la migration des hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S095026880700979X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662416v1</w:t>
+                <w:t xml:space="preserve">hal-02654233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,329 +3600,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'efficacité de la décontamination des salles d'élevage sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers issus d'un troupeau naisseur-engraisseur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1-4), pp.47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654216v1</w:t>
+                <w:t xml:space="preserve">hal-02657994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
+                <w:t xml:space="preserve">Influence de l'efficacité de la décontamination des salles d'élevage sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers issus d'un troupeau naisseur-engraisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657994v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène : hypothèses biologiques liées au choix de la fonction et influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,459 +3979,459 @@
                 <w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jailler</w:t>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890017v1</w:t>
+                <w:t xml:space="preserve">hal-02674848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674848v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
+                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.303-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681962v1</w:t>
+                <w:t xml:space="preserve">hal-02670571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
+                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2003.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 2. Model evaluation</w:t>
               </w:r>
@@ -6489,51 +6489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation appliquée à la fièvre hémorragique de Crimée-Congo pour tester des stratégies de maîtrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zati Vatansever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7022,1269 +7022,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800337v1</w:t>
+                <w:t xml:space="preserve">hal-02741904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741904v1</w:t>
+                <w:t xml:space="preserve">hal-02800337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169433v1</w:t>
+                <w:t xml:space="preserve">hal-02742727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyuan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
+              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742727v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luyuan Qi</w:t>
+                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
+              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738890v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796117v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Modelling CCHF (Crimean Congo Haemorrhagic Fever) spread to identify major factors and test control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Deniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417303v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CCHF (Crimean Congo Haemorrhagic Fever) spread to identify major factors and test control strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esin Guven</w:t>
+                <w:t xml:space="preserve">Projets CCEID-CLIMATICK Bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Villeurbanne, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740659v1</w:t>
+                <w:t xml:space="preserve">hal-02790597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets CCEID-CLIMATICK Bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of wind on Q fever transmission: a mechanistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Villeurbanne, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790597v1</w:t>
+                <w:t xml:space="preserve">hal-02739349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wind on Q fever transmission: a mechanistic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+                <w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
+              <w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739349v1</w:t>
+                <w:t xml:space="preserve">hal-01169433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CATI idéal : un collectif pour le traitement des données épidémiologiques</w:t>
               </w:r>
@@ -8596,204 +8596,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation de la babésiose bovine pour comprendre la propagation de l'agent pathogène et tester des scénarios de maîtrise</w:t>
+                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749464v1</w:t>
+                <w:t xml:space="preserve">hal-02749874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for bovine babesiosis to test scenarios and control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8831,77 +8831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation de Babesia divergens en troupeau bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8920,549 +8920,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recherches sur les tiques dans le Département Santé Animale comme illustration d'une chaine de traitement de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749874v1</w:t>
+                <w:t xml:space="preserve">hal-02747117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les tiques dans le Département Santé Animale comme illustration d'une chaine de traitement de l'information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une modélisation de la babésiose bovine pour comprendre la propagation de l'agent pathogène et tester des scénarios de maîtrise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747117v1</w:t>
+                <w:t xml:space="preserve">hal-02749464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance des poulains : première étape vers de nouvelles recommandations alimentaires</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of bovine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Heugebaert</w:t>
+                <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Arnaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757552v1</w:t>
+                <w:t xml:space="preserve">hal-02754690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of bovine muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la croissance des poulains : première étape vers de nouvelles recommandations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Heugebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+                <w:t xml:space="preserve">D. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754690v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Malandrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Lepigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t>
@@ -9504,90 +9504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Malandrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Lepigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
@@ -9629,90 +9629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Porcine Veterinary Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Durban, South Africa</w:t>
@@ -9754,64 +9754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire par simulation de l'effet de mesures de maîtrise sur le portage de salmonelles chez le porc charcutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9955,821 +9955,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction de transmission horizontale d'un agents pathogène : forme mathématique, influence dans les modèles, lien avec l'expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Plymouth, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755836v1</w:t>
+                <w:t xml:space="preserve">hal-02824827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
+                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824827v1</w:t>
+                <w:t xml:space="preserve">hal-02814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
+                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814709v1</w:t>
+                <w:t xml:space="preserve">hal-02750771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
+                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750771v1</w:t>
+                <w:t xml:space="preserve">hal-02752145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
+                <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on the Epidemiology and Control of Foodborne Pathogens in Pork (Safe Pork)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752145v1</w:t>
+                <w:t xml:space="preserve">hal-02753111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fonction de transmission horizontale d'un agents pathogène : forme mathématique, influence dans les modèles, lien avec l'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on the Epidemiology and Control of Foodborne Pathogens in Pork (Safe Pork)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753111v1</w:t>
+                <w:t xml:space="preserve">hal-02755836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the influence of biosecurity strategies on prevalence of Salmonella in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10837,64 +10837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de la conduite d'élevage sur la propagation de Salmonella en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,64 +10962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transmission function : a modelling study of its influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11070,51 +11070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène: influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Af Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11159,303 +11159,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Champciaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826499v1</w:t>
+                <w:t xml:space="preserve">hal-02759202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759202v1</w:t>
+                <w:t xml:space="preserve">hal-02826499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène : hypothèses biologiques liées au choix de la fonction et influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11588,77 +11588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et contrôle d'un agent pathogène infectieux dans une population dynamique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11694,316 +11694,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de l'absorption ruminale des acides gras volatils : influence du pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution avec l'âge des caractéristiques musculaires du bovin en croissance : influence de la race et du sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duval</w:t>
+                <w:t xml:space="preserve">M. Becart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des recherches sur les ruminants</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758892v1</w:t>
+                <w:t xml:space="preserve">hal-02764327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution avec l'âge des caractéristiques musculaires du bovin en croissance : influence de la race et du sexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique de l'absorption ruminale des acides gras volatils : influence du pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Becart</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764327v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et absorption des acides gras volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12073,103 +12073,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques pour la santé humaine et animale liés aux tiques du genre Hyalomma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0039, Anses. 2023, 300 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12221,371 +12221,358 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATI IMOTEP : Information, MOdèles et Traitement des données en Épidémiologie et dynamique des Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. p.18, 2022, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843670v1</w:t>
+                <w:t xml:space="preserve">hal-04921154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATI IMOTEP : Information, MOdèles et Traitement des données en Épidémiologie et dynamique des Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. p.18, 2022, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921154v1</w:t>
+                <w:t xml:space="preserve">hal-03843670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735705v1</w:t>
+                <w:t xml:space="preserve">hal-02418162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12594,248 +12581,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418162v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12844,107 +12831,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681351v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
               </w:r>
@@ -13690,77 +13690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dugat</w:t>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t>
@@ -13923,77 +13923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to understand and test control strategies for the spread of Crimean-Congo Haemorrhagic Fever Virus (CCHFV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zati Vatansever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands. Elsevier, 2013, International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14152,64 +14152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of between-group transmission function on a simulated pathogen spread in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14273,90 +14273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Asilomar, United States. 2008</w:t>
@@ -14474,631 +14474,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the between-group transmission: influence of the mathematical function on epidemiological model results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816727v1</w:t>
+                <w:t xml:space="preserve">hal-02816131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816131v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
+                <w:t xml:space="preserve">Modelling the between-group transmission: influence of the mathematical function on epidemiological model results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">1st Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814932v1</w:t>
+                <w:t xml:space="preserve">hal-02816727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
+                <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
+              <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812895v1</w:t>
+                <w:t xml:space="preserve">hal-02813608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
+                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
+              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813608v1</w:t>
+                <w:t xml:space="preserve">hal-02812895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,51 +15179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of horizontal transmission functions : a theoretical model of a pathogen spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15287,51 +15287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15802,51 +15802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
@@ -15869,285 +15869,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Butet</w:t>
+                <w:t xml:space="preserve">Modification et modélisation du risque de maladies transmises par les tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t>
+              <w:t xml:space="preserve">, IRD Editions, pp.239-258, 2015, 978-2-7099-2100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712629v1</w:t>
+                <w:t xml:space="preserve">hal-01712602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification et modélisation du risque de maladies transmises par les tiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD Editions, pp.239-258, 2015, 978-2-7099-2100-8</w:t>
+              <w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712602v1</w:t>
+                <w:t xml:space="preserve">hal-01712629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating chemical and tissue composition of the growing beef cattle: from the model to the tool</w:t>
               </w:r>
@@ -16159,51 +16159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16492,51 +16492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>