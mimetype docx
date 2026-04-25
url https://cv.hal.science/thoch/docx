--- v1 (2026-04-01)
+++ v2 (2026-04-25)
@@ -2067,295 +2067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esin Guven</w:t>
+                <w:t xml:space="preserve">A. Deniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635389v1</w:t>
+                <w:t xml:space="preserve">hal-01607890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deniz</w:t>
+                <w:t xml:space="preserve">Ahmet Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guven</w:t>
+                <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607890v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t>
               </w:r>
@@ -4213,225 +4213,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00890017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
+                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2003.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670571v1</w:t>
+                <w:t xml:space="preserve">hal-02681962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
+                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.303-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02681962v1</w:t>
+                <w:t xml:space="preserve">hal-02670571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 2. Model evaluation</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
+                <w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
@@ -5221,97 +5221,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459106v1</w:t>
+                <w:t xml:space="preserve">hal-04217757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
+                <w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
@@ -5342,323 +5342,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217757v1</w:t>
+                <w:t xml:space="preserve">hal-04459106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634322v1</w:t>
+                <w:t xml:space="preserve">hal-03655126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655126v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
               </w:r>
@@ -6013,234 +6013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le CATI IMOTEP : un collectif pour des projets d'ingénierie en épidémiologie et dynamique des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Stachurski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791421v1</w:t>
+                <w:t xml:space="preserve">hal-02786026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CATI IMOTEP : un collectif pour des projets d'ingénierie en épidémiologie et dynamique des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786026v1</w:t>
+                <w:t xml:space="preserve">hal-02791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la météorologie sur la dynamique des populations des stades libres des tiques Ixodes ricinus et I. Frontalis : determination des fenetres temporelles optimales par l’approche des cross correlation maps</w:t>
               </w:r>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6677,277 +6677,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Quillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
+              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737836v1</w:t>
+                <w:t xml:space="preserve">hal-02737044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Quillery</w:t>
+                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737044v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of weather-driven processes to model Ixodes ricinus population dynamics</w:t>
               </w:r>
@@ -7022,773 +7022,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741904v1</w:t>
+                <w:t xml:space="preserve">hal-02800337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800337v1</w:t>
+                <w:t xml:space="preserve">hal-02741904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Luyuan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
+              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742727v1</w:t>
+                <w:t xml:space="preserve">hal-02738890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyuan Qi</w:t>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738890v1</w:t>
+                <w:t xml:space="preserve">hal-02742727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">T. Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796117v1</w:t>
+                <w:t xml:space="preserve">hal-02417303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Dugat</w:t>
+                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
+              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417303v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CCHF (Crimean Congo Haemorrhagic Fever) spread to identify major factors and test control strategies</w:t>
               </w:r>
@@ -7800,77 +7800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
@@ -7938,64 +7938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Villeurbanne, France. pp.30 slides</w:t>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
+                <w:t xml:space="preserve">A model for bovine babesiosis to test scenarios and control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
@@ -8658,97 +8658,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749874v1</w:t>
+                <w:t xml:space="preserve">hal-02809401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for bovine babesiosis to test scenarios and control strategies</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation de Babesia divergens en troupeau bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
@@ -8766,97 +8766,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809401v1</w:t>
+                <w:t xml:space="preserve">hal-02805545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation de Babesia divergens en troupeau bovin laitier</w:t>
+                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
@@ -8874,73 +8874,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805545v1</w:t>
+                <w:t xml:space="preserve">hal-02749874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur les tiques dans le Département Santé Animale comme illustration d'une chaine de traitement de l'information</w:t>
               </w:r>
@@ -9360,51 +9360,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t>
+                <w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
@@ -9439,97 +9439,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817435v1</w:t>
+                <w:t xml:space="preserve">hal-02815052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t>
+                <w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
@@ -9564,73 +9564,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815052v1</w:t>
+                <w:t xml:space="preserve">hal-02817435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
@@ -9955,431 +9955,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
+                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824827v1</w:t>
+                <w:t xml:space="preserve">hal-02752145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Plymouth, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814709v1</w:t>
+                <w:t xml:space="preserve">hal-02824827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
+                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750771v1</w:t>
+                <w:t xml:space="preserve">hal-02814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
+                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
@@ -10414,73 +10414,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752145v1</w:t>
+                <w:t xml:space="preserve">hal-02750771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
               </w:r>
@@ -11159,260 +11159,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759202v1</w:t>
+                <w:t xml:space="preserve">hal-02826499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Champciaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826499v1</w:t>
+                <w:t xml:space="preserve">hal-02759202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène : hypothèses biologiques liées au choix de la fonction et influence sur les résultats simulés</w:t>
               </w:r>
@@ -12417,51 +12417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12581,64 +12581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
@@ -12706,64 +12706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
@@ -12831,64 +12831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
@@ -12924,260 +12924,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Cat</w:t>
+                <w:t xml:space="preserve">A multi-scale, multi-paradigm epidemiological modelling language for investigating Q Fever regional infection dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+              <w:t xml:space="preserve">6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Barcelona, Spain. , 2017, 6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606217v1</w:t>
+                <w:t xml:space="preserve">hal-01705055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale, multi-paradigm epidemiological modelling language for investigating Q Fever regional infection dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Sicard</w:t>
+                <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sitges, Barcelona, Spain. , 2017, 6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
+              <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705055v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t>
               </w:r>
@@ -13202,51 +13202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13690,77 +13690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t>
@@ -13936,51 +13936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zati Vatansever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14379,325 +14379,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the horizontal transmission of Coxiella burnetii, causative agent of Q fever, in dairy herds</w:t>
+                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813526v1</w:t>
+                <w:t xml:space="preserve">hal-02814932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the horizontal transmission of Coxiella burnetii, causative agent of Q fever, in dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Js Pierre</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816131v1</w:t>
+                <w:t xml:space="preserve">hal-02813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">1st Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814932v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the between-group transmission: influence of the mathematical function on epidemiological model results</w:t>
               </w:r>
@@ -15287,51 +15287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15802,51 +15802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
@@ -15927,51 +15927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t>
@@ -16159,51 +16159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16492,51 +16492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>