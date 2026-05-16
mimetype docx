--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -640,299 +640,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+                <w:t xml:space="preserve">A hierarchical Bayesian approach for incorporating expert opinions into parametric survival models: a case study of female Ixodes ricinus ticks exposed to various temperature and relative humidity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 464, pp.109821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510954v3</w:t>
+                <w:t xml:space="preserve">hal-03428117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Bayesian approach for incorporating expert opinions into parametric survival models: a case study of female Ixodes ricinus ticks exposed to various temperature and relative humidity conditions</w:t>
+                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 464, pp.109821. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428117v1</w:t>
+                <w:t xml:space="preserve">hal-03510954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt; ticks, vectors of the Crimean–Congo hemorrhagic fever virus: Where are we now and where are we going?</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the phenology of Ixodes frontalis, a common but understudied tick species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,1292 +1769,1304 @@
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Wind on Coxiella burnetii Transmission Between Cattle Herds: a Mechanistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (2), pp.585-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.12423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the spatial heterogeneity in tick abundance in the modeling of the seasonal activity of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; nymphs in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jongejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.115-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10493-016-0099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Breton</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deniz</w:t>
+                <w:t xml:space="preserve">Ahmet Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guven</w:t>
+                <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607890v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread</w:t>
+                <w:t xml:space="preserve">Identifying main drivers and testing control strategies for CCHFV spread (vol 68, pg 347, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esin Guven</w:t>
+                <w:t xml:space="preserve">A. Deniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.347-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-015-9937-9⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.361-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-015-9995-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635389v1</w:t>
+                <w:t xml:space="preserve">hal-01607890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-016-0330-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two PCR tests for &amp;lt;em&amp;gt;Coxiella burnetii&amp;lt;/em&amp;gt; detection in dairy cattle farms using latent class analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0144608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of neighbourhood and animal movements to Coxiella burnetii infection in dairy cattle herds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Widgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.471-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/gh.2014.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vegetation Index qualifying pasture edges is related to Ixodes ricinus density and to Babesia divergens seroprevalence in dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lepigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 185 (2-4), pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling bovine babesiosis: A tool to simulate scenarios for pathogen spread and to test control measures for the disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (2), pp.136-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,474 +3074,474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (7), pp.2210-2219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2010-2916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of host migration between woodland and pasture on the population dynamics of the tick Ixodes ricinus: A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 221 (15), pp.1798-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the transmission function on a simulated pathogen spread within a population</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de population d’Ixodes ricinus : influence de la migration des hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662416v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de population d’Ixodes ricinus : influence de la migration des hôtes</w:t>
+                <w:t xml:space="preserve">Influence of the transmission function on a simulated pathogen spread within a population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (10), pp.1374-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095026880700979X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654233v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,1200 +3563,1200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1-4), pp.47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'efficacité de la décontamination des salles d'élevage sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers issus d'un troupeau naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène : hypothèses biologiques liées au choix de la fonction et influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47, pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674848v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00890017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jailler</w:t>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890017v1</w:t>
+                <w:t xml:space="preserve">hal-02674848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
+                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.303-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681962v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling beef cattle growth: models evolution and applications</w:t>
+                <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 1. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2003.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670571v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic dynamic model to estimate beef cattle growth and body composition : 2. Model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 81, pp.17-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2003.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins protéiques et maîtrise des rejets azotés du bovin producteur de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174, pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et conséquences de la croissance compensatrice chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (1), pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,273 +4766,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen D Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic multi-level stochastic modelling framework in computational epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5030,199 +5042,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différents types d’hôtes sur la propagation de deux espèces de Borrelia : approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dombouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées annuelles du groupe Tiques et Maladies à Tiques (TMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier des variations spatiales de l'abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,113 +5249,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier des variations spatiales de l’abondance des tiques dans des paysages agricoles hétérogènes pour construire un simulateur du risque lié aux tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,198 +5370,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Payote "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodi-Lu-Tique : un nouveau projet pour étudier les liens entre la biodiversité des hôtes et le risque lié aux tiques dans les agro-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5558,123 +5570,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5683,455 +5695,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la survie des tiques Ixodes ricinus selon l’effet combiné de la température et de l’humidité relative : applications aux données de Milne (1950)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988515v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la survie des tiques Ixodes ricinus selon l’effet combiné de la température et de l’humidité relative : applications aux données de Milne (1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+              <w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03943386v1</w:t>
+                <w:t xml:space="preserve">hal-04988515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CATI IMOTEP : un collectif pour des projets d'ingénierie en épidémiologie et dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6153,360 +6165,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la météorologie sur la dynamique des populations des stades libres des tiques Ixodes ricinus et I. Frontalis : determination des fenetres temporelles optimales par l’approche des cross correlation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation appliquée à la fièvre hémorragique de Crimée-Congo pour tester des stratégies de maîtrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6522,238 +6534,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their vertebrate reservoir hosts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,212 +6784,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellino Palerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of weather-driven processes to model Ixodes ricinus population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,819 +7004,819 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Elsinore, Denmark. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800337v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des populations des stades libres de la tique Ixodes frontalis sur un site du projet CC-EID dans l’ouest de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, sète, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741904v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pranav Pandit</w:t>
+                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyuan Qi</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
+              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738890v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
+              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742727v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Spread and control of enzootic cattle diseases: a data-driven multiscale modelling framework to prioritize complex regional strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyuan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Clearwater, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417303v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Dynamic between herd model for Q-fever spread in dairy cattle to quantify the impact of different transmission pathways at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranav Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée tique du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796117v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CCHF (Crimean Congo Haemorrhagic Fever) spread to identify major factors and test control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7813,1150 +7825,1150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Deniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esin Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets CCEID-CLIMATICK Bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Villeurbanne, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of wind on Q fever transmission: a mechanistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. 670 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CATI idéal : un collectif pour le traitement des données épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2013, Cap d'Adge, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions relatives de la contiguité et des mouvements d'animaux à l'infection à Coxiella burnetii en troupeaux bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Widgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Adge, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of neighborhood and animal movements to Coxiella burnetti infection in cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Frössling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Widgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for bovine babesiosis to test scenarios and control strategies</w:t>
+                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809401v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation de Babesia divergens en troupeau bovin laitier</w:t>
+                <w:t xml:space="preserve">A model for bovine babesiosis to test scenarios and control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7. Ticks and Tick-Borne Pathogens (TTP) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saragosse, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805545v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tick population and parasite infection dynamics in order to test scenarios to control bovine babesiosis</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation de Babesia divergens en troupeau bovin laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749874v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur les tiques dans le Département Santé Animale comme illustration d'une chaine de traitement de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8972,695 +8984,695 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation de la babésiose bovine pour comprendre la propagation de l'agent pathogène et tester des scénarios de maîtrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of contractile and metabolic properties of bovine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maria Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance des poulains : première étape vers de nouvelles recommandations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Heugebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vegetation index qualifying pasture edges is related to tick density and reflects the risk of high Babesia divergens seroprevalence in dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lepigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un index de végétation qualifiant les bords de pâtures est relié à la densité de tiques et reflète le risque de séroprévalence élevée pour Babesia divergens dans les troupeaux de vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lepigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,2388 +9680,2388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Porcine Veterinary Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire par simulation de l'effet de mesures de maîtrise sur le portage de salmonelles chez le porc charcutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de populations d'Ixodes ricinus : influence de la migration des hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- or three-layered box-models versus fine 3D models for coastal ecological modelling? A comparative study in the English Channel (Western Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research (AMEMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Plymouth, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Epidemiology and Control of Foodborne Pathogens in Pork (Safe Pork)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction de transmission horizontale d'un agents pathogène : forme mathématique, influence dans les modèles, lien avec l'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the influence of biosecurity strategies on prevalence of Salmonella in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Porcine Veterinary Society Congress (IPVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de la conduite d'élevage sur la propagation de Salmonella en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur la Modélisation Mathématique en Biologie et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Craiova, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transmission function : a modelling study of its influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Veterinary Epidemiology and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène: influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Af Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau CoReV (Modèles et théories pour le contrôle de ressources vivantes et la gestion de systèmes écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826499v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance et des caractéristiques des muscles de bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Simulating chemical and tissue composition of growing beef cattle: from the model to th tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759202v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission horizontale d’un agent pathogène : hypothèses biologiques liées au choix de la fonction et influence sur les résultats simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AEEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fluxes of volatile fatty acids from rumen to portal blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farms Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Wageningen, Netherlands. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et contrôle d'un agent pathogène infectieux dans une population dynamique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Biotiques dans les Communautés : Théories et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution avec l'âge des caractéristiques musculaires du bovin en croissance : influence de la race et du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de l'absorption ruminale des acides gras volatils : influence du pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des recherches sur les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et absorption des acides gras volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12059,151 +12071,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques pour la santé humaine et animale liés aux tiques du genre Hyalomma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0039, Anses. 2023, 300 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12213,160 +12225,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATI IMOTEP : Information, MOdèles et Traitement des données en Épidémiologie et dynamique des Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. p.18, 2022, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial variations of tick abundance in heterogeneous agricultural landscapes to build a simulator prototype of tick abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12381,1566 +12393,1566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.17, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418162v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Why such a contrast between the low prevalence of zoonotic pathogens in questing ticks and the high prevalence in their verterbrate reservoir hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Butet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 “Pathogens in microbiota in hosts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788333v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale, multi-paradigm epidemiological modelling language for investigating Q Fever regional infection dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sitges, Barcelona, Spain. , 2017, 6th International Conference on Infectious Disease Dynamics (Epidemics 6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a PCR test for Coxiella burnetii detection in dust samples in dairy cattle farms using latent class analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Elsinore, Denmark. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of a Meeting - Society for Veterinary Epidemiology and Preventive Medicine, 280 p., 2016, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the wind effect on Q fever transmission between dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of a Meeting - Society for Veterinary Epidemiology and Preventive Medicine, 280 p., 2015, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a PCR test for Coxiella burnetii detection in dust samples in dairy cattle farms using latent class analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nusinovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mérida, Yucatan, Mexico. Wageningen Academic Publishers, 670 p., 2015, International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dugat</w:t>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Coxiella burnetii spread within and between dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland. Society for Veterinary Epidemiology and Preventive Medicine, Proceedings of a Meeting - Society for Veterinary Epidemiology and Preventive Medicine, 282 p., 2014, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to understand and test control strategies for the spread of Crimean-Congo Haemorrhagic Fever Virus (CCHFV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13982,329 +13994,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands. Elsevier, 2013, International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating bacterial concentration in the air for modelling Coxiella burnetii spread within a dairy herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands. Elsevier, 2013, International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of between-group transmission function on a simulated pathogen spread in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 580 p., 2012, ISVEE 13: Proceedings of the 13th Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14312,1154 +14324,1154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Asilomar, United States. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">1st Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814932v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the horizontal transmission of Coxiella burnetii, causative agent of Q fever, in dairy herds</w:t>
+                <w:t xml:space="preserve">Influence of hosts migration between woodland and pasture on tick population dynamics: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813526v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Q Fever within a dairy cattle herd : an exploratory model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the horizontal transmission of Coxiella burnetii, causative agent of Q fever, in dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816131v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the between-group transmission: influence of the mathematical function on epidemiological model results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Asilomar, United States. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Cairns, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Zealand Veterinary Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISVEE 11 - Proceedings of the 11th Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of horizontal transmission functions : a theoretical model of a pathogen spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Inverness, United Kingdom. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body composition of the growing beef cattle: from the model to the tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. pp.Inconnu, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fluxes of volatile fatty acids from rumen to portal blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Modelling Nutrient Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. pp.Inconnu, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15469,625 +15481,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8. Modification et modélisation du risque de maladies transmises par les tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification et modélisation du risque de maladies transmises par les tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Editions, pp.239-258, 2015, 978-2-7099-2100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des populations de tiques et liaison avec les facteurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16097,255 +16109,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen D. McCoy, Nathalie Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques: Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Editions, pp.85-112, 2015, 978-2-7099-2100-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating chemical and tissue composition of the growing beef cattle: from the model to the tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient digestion and utilization in farm animals: Modelling approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2006, 978-1-84593-005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fluxes of volatile fattty acids from rumen to portal blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient digestion and utilization in farm animals: Modelling approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2006, 978-1-84593-005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16492,51 +16504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05501384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raimond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v18010082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Heylen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.12.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zati Vatansever" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMH9RNZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Brahim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jongejan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prang&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-016-0099-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Deniz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Guven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9937-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guven" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-015-9995-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144608" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lindberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2014.36" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepigeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Venisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.10.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQXQ4D0Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goebel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSCH8L2F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z50DQ3S0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095026880700979X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-685KGCHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2003.08.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q1V5PN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dombouya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988515v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fr&#246;ssling" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805545v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maria Schreurs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Viet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826499v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champciaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826579v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843670v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courcoul" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Pierre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816727v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799877v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#233;ger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01712629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>