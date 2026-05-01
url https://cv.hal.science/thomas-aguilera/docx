--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -166,2528 +166,2528 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housing Under Platform Capitalism. The Contentious Regulation of Short-Term Rentals in European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of California Press. , 2025, IJURR Studies in Urban and Social Change, 9780520418080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05135612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes de l’action publique. Pouvoirs, territoires, résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.378, 2021, Paradoxa, 978-2-7574-3515-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des solidarités. Enjeux socio-politiques et territoires d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berger-Levrault, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04925510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les illégalismes urbains. Les politiques publiques face aux squats et aux bidonvilles dans les régions de Paris et de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. Dalloz, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner les illégalismes urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.722, 2017, Nouvelle Bibliothèque de Thèses, 9782247169917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversation on housing under platform capitalism: The contentious regulation of short-term rentals in European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Sciuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platforms &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/29768624251385809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05325329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing and publishing mixed methods research in the social sciences: Editorial introduction to the mixed methods section of BMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063251348072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The political use of informal settlements as a reserve of undesirability: displacement, confinement and informality in Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (1-2), pp.255-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13604813.2024.2318826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes pour la science politique. Apports, limites et propositions de stratégies de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les méthodes mixtes : vers une méthodologie 3.0 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.365-389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0365⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431616v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the diversity of policy responses to platform-mediated short-term rentals in European cities: A comparison of Barcelona, Paris and Milan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les méthodes mixtes pour la science politique. Apports, limites et propositions de stratégies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Colomb</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0308518X19862286⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.365-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283143v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes : vers une méthodologie 3.0 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Explaining the diversity of policy responses to platform-mediated short-term rentals in European cities: A comparison of Barcelona, Paris and Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Chevalier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0361⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (7), pp.1689-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X19862286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851481v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informalité urbaine aux marges de la connaissance. Statistiques, cartographie et politiques des bidonvilles à Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (1), pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3138/anth.2018-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobernanza urbana y retos de la regulación del alquiler vacacional y de las plataformas digitales en las grandes ciudades europeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Artioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers. Regió Metropolitana de Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’expulsion à différentes échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Sassen</w:t>
+                <w:t xml:space="preserve">Politiques de l’expulsion : acteurs, enjeux, effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Desmond</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (1), pp.233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.181.0233⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Vol. 68 (1), pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.181.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084590v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de l’expulsion : acteurs, enjeux, effets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Penser l’expulsion à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Sassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Desmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vol. 68 (1), pp.11-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.181.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.181.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354162v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance urbaine et critique dans les métropoles européennes : une posture méthodologique pour étudier les effets des mouvements sociaux sur les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.5789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reloger, mettre en attente et expulser les bidonvilles de Madrid : Quand des politiques de résorption produisent de l'expulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (1), pp.101-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.181.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraccopoli europee: Le responsabilità delle politiche pubbliche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (2), pp.111 - 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bidonvilles en Europe : une production politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bidonvilles : sortir du déni, 2015/5 (348), pp.68-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pro.348.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Emergence of Social Movements and Political Opportunity Structures. Studying the Consequences of Protests on Public Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3/2015, pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2383/82472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes face aux Roms des bidonvilles. Retour sur deux expériences militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’(in)action publique face aux squats discrets à Paris et à Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le squat, un droit à la ville en actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (74), pp.132-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.074.0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAL et Jeudi noir : deux usages du squat dans la lutte contre le mal-logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les illégalismes : Les politiques urbaines face aux squats à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (3), pp.101-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.123.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuando la margen se convierte en el centro de la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ciudad Verde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les squats, entre contestation et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045191v1</w:t>
-              </w:r>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">hal-03385292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2705,77 +2705,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de location de courte durée exacerbent et recomposent les inégalités socio-économiques et territoriales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OXFAM, Rapport "Logement: Inégalités à tous les étages". 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2825,103 +2825,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pour une approche pluridisciplinaire des usages politiques des cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aguilera</w:t>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Artioli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Aguilera; Francesca Artioli; Lorenzo Barrault-Stella; Emmanuelle Hellier; Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes de l'action publique.Pouvoirs, territoires, résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-38, 2021, Paradoxa, 9782757435519. </w:t>
@@ -2959,77 +2959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes contre Airbnb ? Locations meublées de courte durée, plateformes numériques et gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la ville numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-45, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3054,64 +3054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squatting in France : poverty, Housing Movement and Counterculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Péchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squatting, North, South and Turnabout: A Dialogue Comparing Illegal Housing Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Smart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racialization of informal settlements, de-politicization of squatting and everyday resistances in French slums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierpaolo Mudu; Sutapa Chattopadhyay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Squatting and Radical Autonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.130 - 142, 2017, 9781138942127</w:t>
@@ -3321,51 +3321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation et régularisation des bidonvilles : comment expliquer la mise de côté des interventions in situ en Europe ? Une comparaison Paris-Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Deboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser les quartiers précaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence française de développement, pp.175 - 190, 2016</w:t>
@@ -3394,51 +3394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalizing and regularizing slums: what explains the sidelining of onsite interventions in Europe? Comparing Paris and Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence française de développement, pp.161 - 176, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Housing Movement : Squatting as a Mode of Action among other Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Squatters’ Movement in Europe. Commons and Autonomy as Alternatives to Capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pluto Press, pp.159 - 160, 2014, 9780745333953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover par les instruments ? Le cas du gouvernement des squats à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Halpern; Pierre Lascoumes; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Instrumentation de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.417 - 443, 2014, 9782724614565</w:t>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations of squats in Paris and the Ile-de-France Region: diversity of goals and resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Squatting in Europe: radical spaces, urban struggles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minor Compositions, pp.209 - 230, 2012, 9781570272578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3706,77 +3706,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser l’ expulsion à différentes échelles. Entretien croisé de Saskia Sassen et Matthew Desmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3826,77 +3826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expulsion : une expérience contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3953,51 +3953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les illégalismes urbains : les politiques publiques face aux squats et aux bidonvilles dans les régions de Paris et de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015IEPP0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4056,51 +4056,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion publique ambigüe des bidonvilles : un éclairage par les politiques urbaines et les modes de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du projet stéphanois. Contribution de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,51 +4125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le squat, droit à la ville en actes. La subversion des squats discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation du numéro 74 de la revue Mouvements "La ville brûle-t-elle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Shakirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4194,51 +4194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Shade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing Paris and Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Shade. The Governable Dark Side of the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUI of Florence Summer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le squat, nouvelle institution culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'institutionnalisation du squat par la culture, Sciences Po / Association ‘Noise, le bruit de la ville'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,579 +4395,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slums and Public Policies in Paris and Madrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">‘¿Cuál es el objetivo de tu trabajo?’ Investigación académica, activismo y problemas éticos. Un trabajo metodológico entre Paris y Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un Habitat World Urban Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Naples, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire du CSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569089v1</w:t>
+                <w:t xml:space="preserve">hal-03569163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of Ungovernability of Societies. A Critical Response from the example of Urban Policies facing squats and slums in Paris and Madrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Slums and Public Policies in Paris and Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Un Habitat World Urban Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569104v1</w:t>
+                <w:t xml:space="preserve">hal-03569089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como los actores públicos gobiernan los asentamientos ilegales ? Los casos de Paris y Madrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Hypothesis of Ungovernability of Societies. A Critical Response from the example of Urban Policies facing squats and slums in Paris and Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Permanente de GISMAT -Grupo de Investigación en Sociedad, Medio Ambiente y territorio- del Departamento de Sociología II, Universidad Complutense de Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madrid, España</w:t>
+              <w:t xml:space="preserve">IPSA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569153v1</w:t>
+                <w:t xml:space="preserve">hal-03569104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le squat, une alternative à l’hébergement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Como los actores públicos gobiernan los asentamientos ilegales ? Los casos de Paris y Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hébergement d’urgence, un devoir d’assistance, Conférence ISIC – Paris Descartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario Permanente de GISMAT -Grupo de Investigación en Sociedad, Medio Ambiente y territorio- del Departamento de Sociología II, Universidad Complutense de Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569125v1</w:t>
+                <w:t xml:space="preserve">hal-03569153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungovernable Dark Side of the City? How are slums governed in Paris and Madrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le squat, une alternative à l’hébergement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governing the Metropolis. Powers and Territories. New Directions for Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mairie de Paris, France</w:t>
+              <w:t xml:space="preserve">L’hébergement d’urgence, un devoir d’assistance, Conférence ISIC – Paris Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568979v1</w:t>
+                <w:t xml:space="preserve">hal-03569125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de gouvernance des bidonvilles en Ile-de-France : une action publique soit répressive, soit fragmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ungovernable Dark Side of the City? How are slums governed in Paris and Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Sud / Cities are back in town</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Governing the Metropolis. Powers and Territories. New Directions for Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mairie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605841v1</w:t>
+                <w:t xml:space="preserve">hal-03568979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squatters are urban planners! Configurations of squats in Paris and Madrid and their impacts on policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modes de gouvernance des bidonvilles en Ile-de-France : une action publique soit répressive, soit fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers in New York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">Centre Sud / Cities are back in town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569204v1</w:t>
+                <w:t xml:space="preserve">hal-03605841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘¿Cuál es el objetivo de tu trabajo?’ Investigación académica, activismo y problemas éticos. Un trabajo metodológico entre Paris y Madrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Squatters are urban planners! Configurations of squats in Paris and Madrid and their impacts on policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Madrid, España</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers in New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569163v1</w:t>
+                <w:t xml:space="preserve">hal-03569204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4985,51 +4985,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggling within illegality against housing crisis in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler et policer les squats à Paris. Politiques publiques et construction de l'ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5199,51 +5199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52D8387"/>
+    <w:nsid w:val="40CF6FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-aguilera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-1454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sciuva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ferreri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768624251385809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2024.2318826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X19862286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/anth.2018-0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Desmond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5789" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/82472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087569v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.074.0132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01420514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03646679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-aguilera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-1454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sciuva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ferreri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768624251385809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2024.2318826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X19862286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/anth.2018-0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Desmond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/82472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087569v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.074.0132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01420514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03646679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>