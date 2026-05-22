--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -958,118 +958,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes : vers une méthodologie 3.0 ?</w:t>
+                <w:t xml:space="preserve">Explaining the diversity of policy responses to platform-mediated short-term rentals in European cities: A comparison of Barcelona, Paris and Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Chevalier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.361-363. </w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (7), pp.1689-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0308518X19862286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851481v1</w:t>
+                <w:t xml:space="preserve">hal-02283143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes mixtes pour la science politique. Apports, limites et propositions de stratégies de recherche</w:t>
               </w:r>
@@ -1140,131 +1153,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the diversity of policy responses to platform-mediated short-term rentals in European cities: A comparison of Barcelona, Paris and Milan</w:t>
+                <w:t xml:space="preserve">Les méthodes mixtes : vers une méthodologie 3.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Colomb</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (7), pp.1689-1712. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (3), pp.361-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0308518X19862286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283143v1</w:t>
+                <w:t xml:space="preserve">hal-04851481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t>
               </w:r>
@@ -1512,261 +1512,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de l’expulsion : acteurs, enjeux, effets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l’expulsion à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Sassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Desmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vol. 68 (1), pp.11-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.181.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.181.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354162v1</w:t>
+                <w:t xml:space="preserve">hal-03084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’expulsion à différentes échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Sassen</w:t>
+                <w:t xml:space="preserve">Politiques de l’expulsion : acteurs, enjeux, effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Desmond</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (1), pp.233. </w:t>
+              <w:t xml:space="preserve">, 2018, Vol. 68 (1), pp.11-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.181.0233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.181.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084590v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance urbaine et critique dans les métropoles européennes : une posture méthodologique pour étudier les effets des mouvements sociaux sur les politiques publiques</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le squat, un droit à la ville en actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (74), pp.132-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,96 +2382,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAL et Jeudi noir : deux usages du squat dans la lutte contre le mal-logement</w:t>
+                <w:t xml:space="preserve">Cuando la margen se convierte en el centro de la ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-4</w:t>
+              <w:t xml:space="preserve">La Ciudad Verde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024562v1</w:t>
+                <w:t xml:space="preserve">hal-03571668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les illégalismes : Les politiques urbaines face aux squats à Paris</w:t>
               </w:r>
@@ -2529,96 +2529,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuando la margen se convierte en el centro de la ciudad</w:t>
+                <w:t xml:space="preserve">DAL et Jeudi noir : deux usages du squat dans la lutte contre le mal-logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Ciudad Verde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.En ligne</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571668v1</w:t>
+                <w:t xml:space="preserve">hal-01024562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les squats, entre contestation et résistance</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squatting in France : poverty, Housing Movement and Counterculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,64 +3706,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser l’ expulsion à différentes échelles. Entretien croisé de Saskia Sassen et Matthew Desmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3826,77 +3826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expulsion : une expérience contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4395,579 +4395,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘¿Cuál es el objetivo de tu trabajo?’ Investigación académica, activismo y problemas éticos. Un trabajo metodológico entre Paris y Madrid</w:t>
+                <w:t xml:space="preserve">Slums and Public Policies in Paris and Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Madrid, España</w:t>
+              <w:t xml:space="preserve">Un Habitat World Urban Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569163v1</w:t>
+                <w:t xml:space="preserve">hal-03569089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slums and Public Policies in Paris and Madrid</w:t>
+                <w:t xml:space="preserve">The Hypothesis of Ungovernability of Societies. A Critical Response from the example of Urban Policies facing squats and slums in Paris and Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un Habitat World Urban Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Naples, Italie</w:t>
+              <w:t xml:space="preserve">IPSA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569089v1</w:t>
+                <w:t xml:space="preserve">hal-03569104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of Ungovernability of Societies. A Critical Response from the example of Urban Policies facing squats and slums in Paris and Madrid</w:t>
+                <w:t xml:space="preserve">Como los actores públicos gobiernan los asentamientos ilegales ? Los casos de Paris y Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Seminario Permanente de GISMAT -Grupo de Investigación en Sociedad, Medio Ambiente y territorio- del Departamento de Sociología II, Universidad Complutense de Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569104v1</w:t>
+                <w:t xml:space="preserve">hal-03569153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como los actores públicos gobiernan los asentamientos ilegales ? Los casos de Paris y Madrid</w:t>
+                <w:t xml:space="preserve">Le squat, une alternative à l’hébergement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Permanente de GISMAT -Grupo de Investigación en Sociedad, Medio Ambiente y territorio- del Departamento de Sociología II, Universidad Complutense de Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madrid, España</w:t>
+              <w:t xml:space="preserve">L’hébergement d’urgence, un devoir d’assistance, Conférence ISIC – Paris Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569153v1</w:t>
+                <w:t xml:space="preserve">hal-03569125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le squat, une alternative à l’hébergement ?</w:t>
+                <w:t xml:space="preserve">Ungovernable Dark Side of the City? How are slums governed in Paris and Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hébergement d’urgence, un devoir d’assistance, Conférence ISIC – Paris Descartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Governing the Metropolis. Powers and Territories. New Directions for Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mairie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569125v1</w:t>
+                <w:t xml:space="preserve">hal-03568979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungovernable Dark Side of the City? How are slums governed in Paris and Madrid</w:t>
+                <w:t xml:space="preserve">Modes de gouvernance des bidonvilles en Ile-de-France : une action publique soit répressive, soit fragmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governing the Metropolis. Powers and Territories. New Directions for Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mairie de Paris, France</w:t>
+              <w:t xml:space="preserve">Centre Sud / Cities are back in town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568979v1</w:t>
+                <w:t xml:space="preserve">hal-03605841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de gouvernance des bidonvilles en Ile-de-France : une action publique soit répressive, soit fragmentée</w:t>
+                <w:t xml:space="preserve">Squatters are urban planners! Configurations of squats in Paris and Madrid and their impacts on policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Sud / Cities are back in town</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers in New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605841v1</w:t>
+                <w:t xml:space="preserve">hal-03569204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squatters are urban planners! Configurations of squats in Paris and Madrid and their impacts on policies</w:t>
+                <w:t xml:space="preserve">‘¿Cuál es el objetivo de tu trabajo?’ Investigación académica, activismo y problemas éticos. Un trabajo metodológico entre Paris y Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers in New York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du CSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569204v1</w:t>
+                <w:t xml:space="preserve">hal-03569163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5199,51 +5199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40CF6FF9"/>
+    <w:nsid w:val="E45EAB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-aguilera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-1454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sciuva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ferreri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768624251385809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2024.2318826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X19862286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/anth.2018-0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Desmond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/82472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087569v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.074.0132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01420514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03646679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-aguilera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-1454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Artioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colomb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sciuva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Ferreri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/29768624251385809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2024.2318826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X19862286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/anth.2018-0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Sassen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Desmond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.181.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2383/82472" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087569v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.074.0132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01420514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03646679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015IEPP0016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>