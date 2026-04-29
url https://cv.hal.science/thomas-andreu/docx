--- v0 (2026-04-04)
+++ v1 (2026-04-29)
@@ -66,1245 +66,1415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système juridique hongrois devant la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté résiduelle de l’État membre de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le système juridique hongrois devant la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction. La souveraineté résiduelle de l’État membre de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie stratégique européenne ou souveraineté européenne ? Analyse juridique du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°1/2026, p. 210-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs. Le défi de la justiciabilité des valeurs de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité constitutionnelle nationale, instrument de protection des prérogatives de souveraineté de l’État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">L'identité constitutionnelle nationale, instrument de protection des prérogatives de souveraineté de l’État membre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la jurisprudence progressiste de la CJUE tourne le dos à la démocratie... au risque de jouer contre son camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la jurisprudence progressiste de la CJUE tourne le dos à la démocratie... au risque de jouer contre son camp</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La souveraineté résiduelle de l’État membre de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit de veto, &amp;quot;arme communautaire&amp;quot; des populistes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dangers d’une justiciabilité illimitée des valeurs de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°691, p. 491-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Europe : l’Union fait la force... dans la diversité de Bertrand Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°47, p. 387-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de veto, &amp;quot;arme communautaire&amp;quot; des populistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°689, p. 356-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°47, p. 119-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Hungary’s Abusive Use of the Veto in Accordance with the Treaties: The Member State’s Obligation of Sincere Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Law Live</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Issue n°89, p. 5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation de la jurisprudence constitutionnelle à des fins de légitimation d’une Constitution populiste. Les exemples de la Hongrie et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppo di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse d'une souveraineté populaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°684, p. 37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge électoral contre la démocratie ? (À propos du contrôle de la régularité des élections présidentielles roumaines de 2024 par la Cour constitutionnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°47, p. 119-127</w:t>
+              <w:t xml:space="preserve">, 2025, n°47, p. 15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dangers d’une justiciabilité illimitée des valeurs de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription de l’identité nationale dans la Constitution slovaque à des fins de limitation de l’extension des compétences de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°48, p. 43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité constitutionnelle nationale, un rempart pour l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°45, p. 51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absence de contradiction entre souveraineté européenne et souveraineté nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°691, p. 491-494</w:t>
+              <w:t xml:space="preserve">, 2024, n°679, p. 327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...417 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1314,868 +1484,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’européanisation de la vie politique nationale par la contestation de l’action de l’Union européenne pour les valeurs de l’article 2 TUE. L’exemple des réactions au rapport Tavares en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Clinchamps, C. Geslot, P.-Y. Monjal, S. Roland (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élections européennes, conséquences nationales et inversement…,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des intérêts de l’État membre de l'Union européenne peut-elle être “abusive” ? Réflexions à partir de l'exercice du droit de veto par la Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérêts de l’État : harmonisation, compromis ou rapport de force ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Presses universitaires de Sceaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser la théorie du &amp;quot;lit de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-J. Pardini, G. Payan, C. Maillafet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politisation de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, A paraître, Coll. Confluence des droits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Union européenne face au constitutionnalisme populiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Blanquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs fondatrices de l'Union européenne, valeurs communes aux Etats membres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, p. 41-52, 2025, Plumes d'Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Gartomi El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gulacsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2024-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.397-435, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-344, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace de liberté de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henri Labayle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Andreu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladjidé Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 509-566, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496607v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-05346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. Le défi de la justiciabilité des valeurs de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justiciabilité des valeurs de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEREB, Feb 2026, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2269,648 +2269,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les perspectives d'une protection du droit à l'IVG à l'échelle de l'Union européenne (possibilité et limites d’une articulation entre protection européenne d’un droit et préservation de la démocratie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquantenaire de la Loi Veil : Réflexions sur les tensions entre progrès et régressions dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers doctoraux de l'IRJI (dir. S. ROLAND), Apr 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’européanisation de la vie politique nationale par la contestation de l’action de l’Union européenne pour les valeurs de l’article 2 TUE. L’exemple des réactions au rapport Tavares en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élections européennes, conséquences nationales et inversement…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (dir. N. CLINCHAMPS, C. GESLOT, P.-Y. MONJAL, S. ROLAND), Dec 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés du droit de l'Union européenne à saisir l'enfance au sein d'une démocratie illibérale. L’exemple de la loi n° LXXIX en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enfance saisie par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorants du CRJP8 sous la direction de S. EL BOUDOUHI, H. MEUR et I. TA, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualiser la théorie du &amp;quot;lit de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politisation de la justice. XVIIème journée de l'UMR DICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-J. PARDINI, G. PAYAN, C. MAILLAFET, CDPC-JCE, Oct 2025, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie stratégique européenne ou souveraineté européenne ? Analyse juridique du discours politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'élaboration des politiques internationales de l'Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème Journée Jeune Recherche de l'ADEREB-CDRE, Apr 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation de la jurisprudence constitutionnelle à des fins de légitimation d’une Constitution populiste. Les exemples de la Hongrie et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giustizia e politica: esperienze costituzionali a confronto (VI Edizione del Seminario internazionale annuale di Diritto comparato “Paolo Carrozza”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des jeunes constitutionnalistes de l'Association d’études sur le droit et la justice constitutionnels « Gruppo di Pisa » et Commission de la jeune recherche constitutionnelle de l’AFDC, Apr 2025, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les perspectives d'une protection du droit à l'IVG à l'échelle de l'Union européenne (possibilité et limites d’une articulation entre protection européenne d’un droit et préservation de la démocratie)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des intérêts de l’État membre de l'Union européenne peut-elle être “abusive” ? À propos de l'exercice du droit de veto par la Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquantenaire de la Loi Veil : Réflexions sur les tensions entre progrès et régressions dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ateliers doctoraux de l'IRJI (dir. S. ROLAND), Apr 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Les intérêts de l’État : harmonisation, compromis ou rapport de force ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18ème journée d'études de la jeune recherche de l'IEDP, Faculté Jean Monnet (Droit, Économie, Management), Université Paris-Saclay, Nov 2024, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’européanisation de la vie politique nationale par la contestation de l’action de l’Union européenne pour les valeurs de l’article 2 TUE. L’exemple des réactions au rapport Tavares en Hongrie</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élections européennes, conséquences nationales et inversement…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (dir. N. CLINCHAMPS, C. GESLOT, P.-Y. MONJAL, S. ROLAND), Dec 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Souveraineté européenne, élections et citoyenneté : le tournant de 2024 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3ème Journée Jeune Recherche de l'ADEREB / CDRE (collab. Chaire CILES), Jun 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Union européenne face au constitutionnalisme populiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs fondatrices de l'Union européenne, valeurs communes aux Etats membres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers doctoraux de l'IRDEIC (dir. M. Blanquet), Université Toulouse Capitole, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682735v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04808078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité constitutionnelle nationale, un rempart pour l'intégration européenne ?</w:t>
               </w:r>
@@ -3177,151 +3177,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'annulation des résultats du premiers tour des élections présidentielles roumaines par la Cour constitutionnelle, un « coup d'Etat » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La souveraineté européenne, un discours “excessif” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682732v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04829857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Louvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430789v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05507026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Gartomi El Idrissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gulacsy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Louvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05507026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Gartomi El Idrissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>