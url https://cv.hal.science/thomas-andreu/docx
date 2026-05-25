--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -236,1245 +236,1327 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le système juridique hongrois devant la Cour de justice de l'Union européenne</w:t>
+                <w:t xml:space="preserve">La notion de démocratie illibérale au prisme de l’alternance politique en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, n°49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE ouvre la boîte de Pandore de la justiciabilité des valeurs de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thomas Andreu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs. Le défi de la justiciabilité des valeurs de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n°1/2026, p. 210-217</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emeline Louvet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie stratégique européenne ou souveraineté européenne ? Analyse juridique du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2026, n°1/2026, p. 210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'identité constitutionnelle nationale, instrument de protection des prérogatives de souveraineté de l’État membre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la jurisprudence progressiste de la CJUE tourne le dos à la démocratie... au risque de jouer contre son camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la jurisprudence progressiste de la CJUE tourne le dos à la démocratie... au risque de jouer contre son camp</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité constitutionnelle nationale, instrument de protection des prérogatives de souveraineté de l’État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La souveraineté résiduelle de l’État membre de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers d’une justiciabilité illimitée des valeurs de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°691, p. 491-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de Europe : l’Union fait la force... dans la diversité de Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°47, p. 387-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming Hungary’s Abusive Use of the Veto in Accordance with the Treaties: The Member State’s Obligation of Sincere Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU Law Live</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Issue n°89, p. 5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation de la jurisprudence constitutionnelle à des fins de légitimation d’une Constitution populiste. Les exemples de la Hongrie et de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gruppo di Pisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°47, p. 119-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de veto, &amp;quot;arme communautaire&amp;quot; des populistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°689, p. 356-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse d'une souveraineté populaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°684, p. 37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge électoral contre la démocratie ? (À propos du contrôle de la régularité des élections présidentielles roumaines de 2024 par la Cour constitutionnelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°47, p. 119-127</w:t>
+              <w:t xml:space="preserve">, 2025, n°47, p. 15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Overcoming Hungary’s Abusive Use of the Veto in Accordance with the Treaties: The Member State’s Obligation of Sincere Cooperation</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription de l’identité nationale dans la Constitution slovaque à des fins de limitation de l’extension des compétences de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Law Live</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Issue n°89, p. 5-7</w:t>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°48, p. 43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’instrumentalisation de la jurisprudence constitutionnelle à des fins de légitimation d’une Constitution populiste. Les exemples de la Hongrie et de la France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité constitutionnelle nationale, un rempart pour l'intégration européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gruppo di Pisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°45, p. 51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'hypothèse d'une souveraineté populaire européenne</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absence de contradiction entre souveraineté européenne et souveraineté nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°684, p. 37-43</w:t>
+              <w:t xml:space="preserve">, 2024, n°679, p. 327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1484,692 +1566,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualiser la théorie du &amp;quot;lit de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-J. Pardini, G. Payan, C. Maillafet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politisation de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICE Éditions, A paraître, Coll. Confluence des droits</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des intérêts de l’État membre de l'Union européenne peut-elle être “abusive” ? Réflexions à partir de l'exercice du droit de veto par la Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les intérêts de l’État : harmonisation, compromis ou rapport de force ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Presses universitaires de Sceaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’européanisation de la vie politique nationale par la contestation de l’action de l’Union européenne pour les valeurs de l’article 2 TUE. L’exemple des réactions au rapport Tavares en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Clinchamps, C. Geslot, P.-Y. Monjal, S. Roland (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élections européennes, conséquences nationales et inversement…,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Union européenne face au constitutionnalisme populiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Blanquet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs fondatrices de l'Union européenne, valeurs communes aux Etats membres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, p. 41-52, 2025, Plumes d'Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Gartomi El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gulacsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2024-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.397-435, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-344, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace de liberté de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henri Labayle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maitena Poelemans de Lara</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Andreu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladjidé Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 509-566, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2179,801 +2261,814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs. Le défi de la justiciabilité des valeurs de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justiciabilité des valeurs de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEREB, Feb 2026, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’européanisation de la vie politique nationale par la contestation de l’action de l’Union européenne pour les valeurs de l’article 2 TUE. L’exemple des réactions au rapport Tavares en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élections européennes, conséquences nationales et inversement…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (dir. N. CLINCHAMPS, C. GESLOT, P.-Y. MONJAL, S. ROLAND), Dec 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives d'une protection du droit à l'IVG à l'échelle de l'Union européenne (possibilité et limites d’une articulation entre protection européenne d’un droit et préservation de la démocratie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de la Loi Veil : Réflexions sur les tensions entre progrès et régressions dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers doctoraux de l'IRJI (dir. S. ROLAND), Apr 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés du droit de l'Union européenne à saisir l'enfance au sein d'une démocratie illibérale. L’exemple de la loi n° LXXIX en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfance saisie par le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants du CRJP8 sous la direction de S. EL BOUDOUHI, H. MEUR et I. TA, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser la théorie du &amp;quot;lit de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politisation de la justice. XVIIème journée de l'UMR DICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-J. PARDINI, G. PAYAN, C. MAILLAFET, CDPC-JCE, Oct 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie stratégique européenne ou souveraineté européenne ? Analyse juridique du discours politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'élaboration des politiques internationales de l'Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème Journée Jeune Recherche de l'ADEREB-CDRE, Apr 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation de la jurisprudence constitutionnelle à des fins de légitimation d’une Constitution populiste. Les exemples de la Hongrie et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giustizia e politica: esperienze costituzionali a confronto (VI Edizione del Seminario internazionale annuale di Diritto comparato “Paolo Carrozza”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des jeunes constitutionnalistes de l'Association d’études sur le droit et la justice constitutionnels « Gruppo di Pisa » et Commission de la jeune recherche constitutionnelle de l’AFDC, Apr 2025, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des intérêts de l’État membre de l'Union européenne peut-elle être “abusive” ? À propos de l'exercice du droit de veto par la Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérêts de l’État : harmonisation, compromis ou rapport de force ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18ème journée d'études de la jeune recherche de l'IEDP, Faculté Jean Monnet (Droit, Économie, Management), Université Paris-Saclay, Nov 2024, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen, élément insuffisant d'une souveraineté populaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté européenne, élections et citoyenneté : le tournant de 2024 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème Journée Jeune Recherche de l'ADEREB / CDRE (collab. Chaire CILES), Jun 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs de l'Union européenne face au constitutionnalisme populiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs fondatrices de l'Union européenne, valeurs communes aux Etats membres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers doctoraux de l'IRDEIC (dir. M. Blanquet), Université Toulouse Capitole, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité constitutionnelle nationale, un rempart pour l'intégration européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité(s) &amp; Intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème Journée Jeune Recherche de l'ADEREB / CDRE, May 2023, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2983,353 +3078,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concrétisation d'un peuple européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie du « lit de justice » est-elle désuète ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition d'un peuple européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté européenne, un discours “excessif” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annulation des résultats du premiers tour des élections présidentielles roumaines par la Cour constitutionnelle, un « coup d'Etat » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829857v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04682732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3476,51 +3571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048237v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Louvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05507026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Gartomi El Idrissi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andreu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05617779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Louvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05507026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Gartomi El Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gulacsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Poelemans de Lara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladjid&#233; Batcho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>