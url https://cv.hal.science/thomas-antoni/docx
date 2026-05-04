--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,1555 +351,2466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Excitation of Broadband and Long-range Surface Waves on SiO 2 Submicron Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Palpant</w:t>
+                <w:t xml:space="preserve">Anne Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Braive</w:t>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4989830⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (21), pp.27014-27020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.027014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558508v1</w:t>
+                <w:t xml:space="preserve">hal-01917371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing of surface phonon-polaritons along conical and wedge polar nanostructures</w:t>
+                <w:t xml:space="preserve">Thermal Excitation of Broadband and Long-range Surface Waves on SiO 2 Submicron Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+                <w:t xml:space="preserve">Rémy Braive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (6), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4989830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263334v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresnel-like formulas for the reflection and transmission of surface phonon-polaritons at a dielectric interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focusing of surface phonon-polaritons along conical and wedge polar nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134039v1</w:t>
+                <w:t xml:space="preserve">hal-01263334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of nano-layered systems due to surface phonon-polaritons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Chalopin</w:t>
+                <w:t xml:space="preserve">2D photonic-crystal optomechanical nanoresonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.174-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864430]⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134042v1</w:t>
+                <w:t xml:space="preserve">hal-01263319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantized Thermal Conductance of Nanowires at Room Temperature Due to Zenneck Surface-Phonon Polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fresnel-like formulas for the reflection and transmission of surface phonon-polaritons at a dielectric interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.055901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134040v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anisotropy and size of polar nano thin films on their thermal conductivity due to surface phonon-polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of nano-layered systems due to surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.7.035201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864430]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134043v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous thermal conductivity by surface phonon-polaritons of polar nano thin films due to their asymmetric surrounding media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quantized Thermal Conductance of Nanowires at Room Temperature Due to Zenneck Surface-Phonon Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Palpant</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793498⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.055901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833017v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mechanics with photonic crystal nanomembranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of anisotropy and size of polar nano thin films on their thermal conductivity due to surface phonon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Cohadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/68005⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.7.035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672201v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suspended two-dimensional electron and hole gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kazazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gierak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1566 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous thermal conductivity by surface phonon-polaritons of polar nano thin films due to their asymmetric surrounding media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuro Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.084311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear mechanics with photonic crystal nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Makles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Braive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Cohadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (6), pp.68005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/100/68005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the experimental demonstration of quantum radiation pressure noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Tavernarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (9-10), pp.826 - 836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deformable two-dimensional photonic crystal slab for cavity optomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Cohadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17), pp.3434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared (∼4.65μm) cavity resonator integrated grating filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vitali-Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333415v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics thermal conductivity computation of a quantum cascade laser diode</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitali-Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Thermal Investigations of ICs and Systems, THERMINIC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 ISAF-ISIF-PFM Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333416v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wavelength Stabilized External Cavity Quantum Cascade Lasers using Cavity Resonator Integrated Grating Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-infrared (∼4.65μm) cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333415v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular dynamics thermal conductivity computation of a quantum cascade laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Home</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Workshop on Thermal Investigations of ICs and Systems, THERMINIC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2015.7389626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement of the in-plane thermal conductivity of SiO2 thin films due to surface phonon-polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taihei Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,187 +2819,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop on Thermal Investigations of ICs and Systems, THERMINIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC.2015.7389595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-Infrared Cavity Resonator Integrated Grating Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehrembach Anne-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavefront shaping enhanced nano-optomechanics down to the quantum precision limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Tavernarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de couplage optique originales pour les détecteurs infrarouge à puits quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris-Diderot - Paris VII, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2235,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Makles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Braive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cohadon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/68005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Home" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441495v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Makles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Braive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuhn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Briant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cohadon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/68005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Cohadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heidmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Home" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441495v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>