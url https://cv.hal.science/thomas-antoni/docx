--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1809,298 +1809,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the experimental demonstration of quantum radiation pressure noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verlot</w:t>
+                <w:t xml:space="preserve">Deformable two-dimensional photonic crystal slab for cavity optomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Tavernarakis</w:t>
+                <w:t xml:space="preserve">A. G. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Molinelli</w:t>
+                <w:t xml:space="preserve">P.-F. Cohadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien G. Kuhn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Antoni</w:t>
+                <w:t xml:space="preserve">A. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17), pp.3434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793753v1</w:t>
+                <w:t xml:space="preserve">hal-00605111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable two-dimensional photonic crystal slab for cavity optomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Antoni</w:t>
+                <w:t xml:space="preserve">Towards the experimental demonstration of quantum radiation pressure noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Tavernarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Molinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Kuhn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Heidmann</w:t>
+                <w:t xml:space="preserve">Aurélien G. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9-10), pp.826 - 836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605111v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3453,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Makles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Braive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuhn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Briant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cohadon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/68005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Cohadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heidmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Home" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441495v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Makles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Braive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989830" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kuhn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Briant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864430]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.055901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01134043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.035201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kazazis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gierak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tokunaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Briant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cohadon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/100/68005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Cohadon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heidmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Home" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02333418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihei Matsumoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2015.7389595" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441495v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>