--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1699,295 +1699,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
+                <w:t xml:space="preserve">ORCHIDEE-ROUTING: revising the river routing scheme using a high-resolution hydrological database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+                <w:t xml:space="preserve">Trung Nguyen-Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Xudong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.4965-4985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-4965-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318086v1</w:t>
+                <w:t xml:space="preserve">hal-02165390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-ROUTING: revising the river routing scheme using a high-resolution hydrological database</w:t>
+                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Nguyen-Quang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xudong Zhou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (12), pp.4965-4985. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-4965-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165390v1</w:t>
+                <w:t xml:space="preserve">hal-01318086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up to What Extent Can We Characterize Ocean Eddies Using Present‐Day Gridded Altimetric Products?</w:t>
               </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,338 +2218,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01500417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497960v1</w:t>
+                <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Waldman</w:t>
+                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine J. Herrmann</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.:131-148 (IF 3,482). </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630945v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,472 +2632,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+                <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.5549-5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01152451v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-02110211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Giordani</w:t>
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (8), pp.5549-5569. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-02110211v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of MEDRYS, a Mediterranean Sea reanalysis over the period 1992–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,51 +3213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Boukthir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, </w:t>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (18), pp.5259 - 5276. </w:t>
@@ -3716,429 +3716,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Beranger</w:t>
+                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244753v1</w:t>
+                <w:t xml:space="preserve">hal-00955990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelly Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955990v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
+                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelly Lefort</w:t>
+                <w:t xml:space="preserve">M Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">J.-C Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">P Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.154-164. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.323-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132392v1</w:t>
+                <w:t xml:space="preserve">hal-01244753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palmiéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
@@ -4258,77 +4258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,307 +4386,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Mixed Layer responses to intense meteorological events during HyMeX-SOP1 from a high-resolution ocean simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+                <w:t xml:space="preserve">Long-lived mesoscale eddies in the eastern Mediterranean Sea: Analysis of 20 years of AVISO geostrophic velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Luis Santi Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bresson</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1002/2014JC010176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138816v1</w:t>
+                <w:t xml:space="preserve">hal-01138812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived mesoscale eddies in the eastern Mediterranean Sea: Analysis of 20 years of AVISO geostrophic velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+                <w:t xml:space="preserve">Ocean Mixed Layer responses to intense meteorological events during HyMeX-SOP1 from a high-resolution ocean simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Luis Santi Coimbra</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stegner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+                <w:t xml:space="preserve">Emilie Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1463-5003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of shoaling of the Central American Seaway determined from modeling Nd isotopes</w:t>
               </w:r>
@@ -6383,77 +6383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,77 +6652,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic modulation of heavy precipitation in the region of Valencia (Spain) by Mistral-induced sea-surface cooling in the previous days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6777,90 +6777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of WRF forecast and regional climate simulations against HyMeX SOP1 measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6934,64 +6934,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MED12, OCEANIC COMPONENT FOR THE MODELING OF THE REGIONAL MEDITERRANEAN EARTH SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-461-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-461-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>