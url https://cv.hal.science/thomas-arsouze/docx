--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -104,85 +104,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very-high-resolution configuration of the EC-Earth global model for HighResMIP</w:t>
+                <w:t xml:space="preserve">The very-high resolution configuration of the EC-Earth global model for HighResMIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Moreno-Chamarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
@@ -217,6418 +217,6159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosci. Model Dev.</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (2), pp.461-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-461-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2024-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183320v1</w:t>
+                <w:t xml:space="preserve">hal-04701037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very-high resolution configuration of the EC-Earth global model for HighResMIP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Castrillo</w:t>
+                <w:t xml:space="preserve">PlantBiophysics.jl: a high-performance, modular software for prototyping and scaling biophysical models from leaf to canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Treillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mackeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Peynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-2024-119⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.diaf021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaf021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701037v1</w:t>
+                <w:t xml:space="preserve">hal-05376887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantBiophysics.jl: a high-performance, modular software for prototyping and scaling biophysical models from leaf to canopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Perez</w:t>
+                <w:t xml:space="preserve">StormR: An R package to quantify and map the tropical storms and cyclones’ winds characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Keppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diaf021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.05766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05376887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StormR: An R package to quantify and map the tropical storms and cyclones’ winds characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Delaporte</w:t>
+                <w:t xml:space="preserve">Damage to tropical forests caused by cyclones is driven by wind speed but mediated by topographical exposure and tree characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin‐ichiro Aiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Bellingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.05766⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397086v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage to tropical forests caused by cyclones is driven by wind speed but mediated by topographical exposure and tree characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shin‐ichiro Aiba</w:t>
+                <w:t xml:space="preserve">Rectification effects of regional air–sea interactions over western boundary current on large-scale sea surface temperature and extra-tropical storm tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Small</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17317⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-82667-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577783v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rectification effects of regional air–sea interactions over western boundary current on large-scale sea surface temperature and extra-tropical storm tracks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Droughts and heatwaves in the Western Mediterranean: impact on vegetation and wildfires using the coupled WRF-ORCHIDEE regional model (RegIPSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-82667-2⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.2881-2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-05938-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893158v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03346164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droughts and heatwaves in the Western Mediterranean: impact on vegetation and wildfires using the coupled WRF-ORCHIDEE regional model (RegIPSL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">The EC-Earth3 Earth system model for the Coupled Model Intercomparison Project 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Döscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-05938-y⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.2973 - 3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-2973-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03346164v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EC-Earth3 Earth system model for the Coupled Model Intercomparison Project 6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Global continental and marine detrital εNd: An updated compilation for use in understanding marine Nd cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruza Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-2973-2022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.120119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815527v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global continental and marine detrital εNd: An updated compilation for use in understanding marine Nd cycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recipes for How to Force Oceanic Model Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Mcwilliams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.e2019MS001715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152871v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recipes for How to Force Oceanic Model Dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolving and Parameterising the Ocean Mesoscale in Earth System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene T Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Biastoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Blockley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001715⟩</w:t>
+              <w:t xml:space="preserve">Current Climate Change reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.137 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-020-00164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550767v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving and Parameterising the Ocean Mesoscale in Earth System Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the implementation and consequences of the oceanic currents feedback in ocean-atmosphere coupled models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Climate Change reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40641-020-00164-w⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.101423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290530v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the implementation and consequences of the oceanic currents feedback in ocean-atmosphere coupled models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Lemarié</w:t>
+                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101423⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190847v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORCHIDEE-ROUTING: revising the river routing scheme using a high-resolution hydrological database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Nguyen-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.4965-4985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-11-4965-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Up to What Extent Can We Characterize Ocean Eddies Using Present‐Day Gridded Altimetric Products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3153-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (10), pp.7220-7236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318086v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to What Extent Can We Characterize Ocean Eddies Using Present‐Day Gridded Altimetric Products?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Jordà</w:t>
+                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014140⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1077-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084237v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01500417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-western Mediterranean sea-breeze circulation in a regional climate system model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3595-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.:131-148 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01500417v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine J. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.680 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497960v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.5549-5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01395117v1</w:t>
+                <w:t xml:space="preserve">meteo-02110211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Giordani</w:t>
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (8), pp.5549-5569. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-02110211v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Design and validation of MEDRYS, a Mediterranean Sea reanalysis over the period 1992–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.577-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-12-577-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+                <w:t xml:space="preserve">hal-01318051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of MEDRYS, a Mediterranean Sea reanalysis over the period 1992–2013</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The Sicily Channel surface circulation revisited using a neural clustering analysis of a high-resolution simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Greiner</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-12-577-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.4545 - 4567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318051v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sicily Channel surface circulation revisited using a neural clustering analysis of a high-resolution simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011472⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436010v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Boukthir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">High-resolution neodymium characterization along the Mediterranean margins and modelling of εNd; distribution in the Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (18), pp.5259 - 5276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5259-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution neodymium characterization along the Mediterranean margins and modelling of εNd; distribution in the Mediterranean basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (18), pp.5259 - 5276. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5259-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587585v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelly Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955990v1</w:t>
+                <w:t xml:space="preserve">hal-01132392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.323-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132392v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palmiéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244753v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-7025-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345570v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Long-lived mesoscale eddies in the eastern Mediterranean Sea: Analysis of 20 years of AVISO geostrophic velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mkhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Luis Santi Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1002/2014JC010176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130284v1</w:t>
+                <w:t xml:space="preserve">hal-01138812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived mesoscale eddies in the eastern Mediterranean Sea: Analysis of 20 years of AVISO geostrophic velocities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Stegner</w:t>
+                <w:t xml:space="preserve">Ocean Mixed Layer responses to intense meteorological events during HyMeX-SOP1 from a high-resolution ocean simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010176⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1463-5003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138812v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Mixed Layer responses to intense meteorological events during HyMeX-SOP1 from a high-resolution ocean simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bresson</w:t>
+                <w:t xml:space="preserve">Consequences of shoaling of the Central American Seaway determined from modeling Nd isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013PA002501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2014.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01138816v1</w:t>
+                <w:t xml:space="preserve">hal-02902783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of shoaling of the Central American Seaway determined from modeling Nd isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Jaramillo</w:t>
+                <w:t xml:space="preserve">Ocean margins: the missing term for oceanic element budgets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peucker Ehrenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oelkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013PA002501⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011EO260001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902783v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean margins: the missing term for oceanic element budgets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Continental Bedrock and Riverine Fluxes of Strontium and Neodymium Isotopes to the Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peucker-Ehrenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011EO260001⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.Q03016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997434v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Bedrock and Riverine Fluxes of Strontium and Neodymium Isotopes to the Oceans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the Nd isotopic composition in the North Atlantic basin using an eddy-permitting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Treguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002869⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.789 - 797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-6-789-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543930v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Nd isotopic composition in the North Atlantic basin using an eddy-permitting model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. M. Treguier</w:t>
+                <w:t xml:space="preserve">Reconstructing the Nd oceanic cycle using a coupled dynamical - biogeochemical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peronne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-6-789-2010⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (12), pp.2829-2846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-2829-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543924v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Nd oceanic cycle using a coupled dynamical - biogeochemical model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">A modeling sensitivity study of the influence of the Atlantic meridional overturning circulation on neodymium isotopic composition at the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-6-2829-2009⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-4-191-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985398v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling sensitivity study of the influence of the Atlantic meridional overturning circulation on neodymium isotopic composition at the Last Glacial Maximum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Modeling the neodymium isotopic composition with a global ocean circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3), pp.191-203. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 239, pp.165-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-4-191-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403633v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the neodymium isotopic composition with a global ocean circulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic Nd compositions and concentrations of the lithogenic inputs into the ocean: A compilation, with an emphasis on the margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Techinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 239, pp.165-177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 239, pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantBiophysics.jl: a Julia package for fast and easy calibration, prototyping and simulation of biophysical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Treillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Treillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Peynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the capacity of an oil palm FSPM to simulate changes in water and carbon dioxide fluxes under a range of climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Torrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Torrelli</w:t>
+                <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
+                <w:t xml:space="preserve">MaCS4Plants: A mathematic and computer science network for FSPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beurier</w:t>
+                <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Functional-Structural Plant Models (FSPM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaCS4Plants: A mathematic &amp; computer science network for FSPM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Labadie</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thaer-Institute of Agricultural and Horticultural Sciences, Humboldt-University of Berlin, Mar 2023, Berlin, Germany. pp.52-53</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181548v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of water masses variability in the Mediterranean Sea using in-situ data / NEMO-Med12 model.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. pp.16060</w:t>
+              <w:t xml:space="preserve">9th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514414v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">When and where are Mediterranean heavy rain events sensitive to atmosphere-ocean coupled processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.Th1.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01141296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6638,279 +6379,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic modulation of heavy precipitation in the region of Valencia (Spain) by Mistral-induced sea-surface cooling in the previous days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01207957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of WRF forecast and regional climate simulations against HyMeX SOP1 measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.25, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6920,147 +6661,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MED12, OCEANIC COMPONENT FOR THE MODELING OF THE REGIONAL MEDITERRANEAN EARTH SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdallé-Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7070,114 +6811,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du cycle océanique du néodyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Paul Sabatier - Toulouse III, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00606365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7324,51 +7065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-461-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>