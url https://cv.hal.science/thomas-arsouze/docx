--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -2498,204 +2498,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Giordani</w:t>
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-02110211v1</w:t>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,253 +2717,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Dense water formation in the north-western Mediterranean area during HyMeX-SOP2 in 1/36° ocean simulations: Sensitivity to initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.5549-5569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-02110211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of MEDRYS, a Mediterranean Sea reanalysis over the period 1992–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,51 +3079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3168,307 +3168,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+                <w:t xml:space="preserve">Moncef Boukthir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01241426v1</w:t>
+                <w:t xml:space="preserve">hal-01244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the sea circulation to the atmospheric forcing in the Sicily Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Béranger</w:t>
+                <w:t xml:space="preserve">MED-CORDEX initiative for Mediterranean Climate studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Ruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Boukthir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">F. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1187-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-14-00176.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01244761v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01241426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution neodymium characterization along the Mediterranean margins and modelling of εNd; distribution in the Mediterranean basins</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (18), pp.5259 - 5276. </w:t>
@@ -3582,429 +3582,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.323-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955990v1</w:t>
+                <w:t xml:space="preserve">hal-01244753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Sensitivity of an intense rain event between atmosphere-only and atmosphere–ocean regional coupled models: 19 September 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.154-164. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132392v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the anthropogenic tritium transient and its decay product helium-3 in the Mediterranean Sea using a high-resolution regional model</w:t>
+                <w:t xml:space="preserve">Spatial and body-size dependent response of marine pelagic communities to projected global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ayache</w:t>
+                <w:t xml:space="preserve">Stelly Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Dutay</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Beranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.323-342. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-11-323-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244753v1</w:t>
+                <w:t xml:space="preserve">hal-01132392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the organic carbon export in the Mediterranean Sea from 3-D modeling</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palmiéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (23), pp.7025-7046. </w:t>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Mixed Layer responses to intense meteorological events during HyMeX-SOP1 from a high-resolution ocean simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,277 +5605,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantBiophysics.jl: a Julia package for fast and easy calibration, prototyping and simulation of biophysical models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the capacity of an oil palm FSPM to simulate changes in water and carbon dioxide fluxes under a range of climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Torrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.54-55</w:t>
+              <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428170v1</w:t>
+                <w:t xml:space="preserve">hal-04428293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the capacity of an oil palm FSPM to simulate changes in water and carbon dioxide fluxes under a range of climatic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlantBiophysics.jl: a Julia package for fast and easy calibration, prototyping and simulation of biophysical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Treillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Peynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.34-35</w:t>
+              <w:t xml:space="preserve">, Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel, Mar 2023, Berlin, Germany. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428293v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaCS4Plants: A mathematic and computer science network for FSPM</w:t>
               </w:r>
@@ -6124,51 +6124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,64 +6675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MED12, OCEANIC COMPONENT FOR THE MODELING OF THE REGIONAL MEDITERRANEAN EARTH SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nemo-ocean.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701037v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Chamarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Acosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castrillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Treillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mackeown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Peynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaf021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delaporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Keppel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jullien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8208;ichiro Aiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Bellingham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desbiolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Small" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82667-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346164v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05938-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf D&#246;scher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alessandri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2973-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene T Hewitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Blockley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-020-00164-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen-Quang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4965-2018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014140" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01500417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beranger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3595-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02110211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beuvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011542" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lellouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-12-577-2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011472" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boukthir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.10.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B8WP738-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Ruti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00176.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587585v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5259-2016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01244753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dutay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beranger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-323-2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132392v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelly Lefort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12679" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345570v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyennon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baklouti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmi&#233;ri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-7025-2015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mkhinini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Santi Coimbra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2014.09.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-458MQNVC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulchre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaramillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker-Ehrenbrink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W Miller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002869" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Torrelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roques" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399157v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mailler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taillefer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Drobinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>