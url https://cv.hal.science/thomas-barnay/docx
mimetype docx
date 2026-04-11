--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -403,209 +403,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work strains and disabilities in French workers: A career‐long retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.385-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04391176v1</w:t>
+                <w:t xml:space="preserve">hal-04163612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work strains and disabilities in French workers: A career‐long retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), pp.385-408. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (3), pp.313-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/labr.12252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163612v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04391176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Step Frailty Assessment Strategy in Older Patients With Solid Tumors: A Decision Curve Analysis</w:t>
               </w:r>
@@ -1346,372 +1346,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does home care for dependent elderly people improve their mental health?</w:t>
+                <w:t xml:space="preserve">L’effet des contraintes physiques du travail sur les maladies cardiovasculaires chez les femmes. Enquête Santé et itinéraire professionnel, vagues 2006 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297508v1</w:t>
+                <w:t xml:space="preserve">hal-01297582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la santé mentale déclarée sur le maintien en emploi</w:t>
+                <w:t xml:space="preserve">Health, Work and Working Conditions: A Review of the European Economic Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp 693-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-015-0715-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514377v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet des contraintes physiques du travail sur les maladies cardiovasculaires chez les femmes. Enquête Santé et itinéraire professionnel, vagues 2006 et 2010</w:t>
+                <w:t xml:space="preserve">Does home care for dependent elderly people improve their mental health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Defebvre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.Pages 149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2015.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297582v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health, Work and Working Conditions: A Review of the European Economic Literature</w:t>
+                <w:t xml:space="preserve">L’influence de la santé mentale déclarée sur le maintien en emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Travail et santé, 486-487, pp.45-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-015-0715-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297538v1</w:t>
+                <w:t xml:space="preserve">hal-05514377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale - Santé et itinéraire professionnel : contexte et genèse d’une enquête</w:t>
               </w:r>
@@ -1864,602 +1864,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of a Disability on Labour Market Status: A Comparison of the Public and Private Sectors</w:t>
+                <w:t xml:space="preserve">La généralisation du tiers-payant : enjeux économiques et conséquences pour les acteurs du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 388, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297518v1</w:t>
+                <w:t xml:space="preserve">hal-01297597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survenue du cancer : effets de court et moyen termes sur l'emploi, le chômage et les arrêts maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet des arrêts maladie sur les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475-476, pp.135-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/estat.2015.10530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrêts maladie de longue durée pénalisent les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes et résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 938, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation du tiers-payant : enjeux économiques et conséquences pour les acteurs du système de santé</w:t>
+                <w:t xml:space="preserve">The Impact of a Disability on Labour Market Status: A Comparison of the Public and Private Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119-120, pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.119-120.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297597v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet des arrêts maladie sur les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,295 +2478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles mentaux : quelles conséquences sur le maintien dans l'emploi ?</w:t>
+                <w:t xml:space="preserve">Inégalités de santé : influence du groupe social sur la dégradation de la santé perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Defebvre</w:t>
+                <w:t xml:space="preserve">Nicolas Riccardis (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et résultats</w:t>
+              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297825v1</w:t>
+                <w:t xml:space="preserve">hal-01297823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de santé : influence du groupe social sur la dégradation de la santé perçue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worker replacement and cost-benefit analysis of life-saving healthcare programs, a precautionary note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riccardis (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Economics, Policy and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744133113000352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297823v1</w:t>
+                <w:t xml:space="preserve">hal-01297820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worker replacement and cost-benefit analysis of life-saving healthcare programs, a precautionary note</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles mentaux : quelles conséquences sur le maintien dans l'emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics, Policy and Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297820v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing, chronic conditions and the evolution of future drugs expenditure: a five-year micro-simulation from 2004 to 2029</w:t>
               </w:r>
@@ -3096,212 +3096,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In which ways do unhealthy people older than 50 exit the labour market in France?</w:t>
+                <w:t xml:space="preserve">La santé au travail : une préoccupation multiforme pour les économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297827v1</w:t>
+                <w:t xml:space="preserve">halshs-01224890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au travail : une préoccupation multiforme pour les économiste</w:t>
+                <w:t xml:space="preserve">In which ways do unhealthy people older than 50 exit the labour market in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-009-0155-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224890v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie de la santé : inégalités, prévention et offre de soins</w:t>
               </w:r>
@@ -4906,51 +4906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°75</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,181 +5147,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les dynamiques bénéfiques entre santé et travail ?</w:t>
+                <w:t xml:space="preserve">Working conditions and disabilities in French workers: a career-long retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150794v1</w:t>
+                <w:t xml:space="preserve">hal-04085279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions and disabilities in French workers: a career-long retrospective study</w:t>
+                <w:t xml:space="preserve">Comment favoriser les dynamiques bénéfiques entre santé et travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085279v1</w:t>
+                <w:t xml:space="preserve">hal-04150794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retired at last? Past working conditions and the role of retirement in health status</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does care to dependent elderly people living at home increase their mental health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,51 +6161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparities in taking sick leave between sectors of activity in France: a longitudinal analysis of administrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact causal de la santé mentale sur le maintien en emploi quatre ans plus tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,51 +6438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités de prise d'arrêts maladie entre secteurs d'activité en France : une analyse longitudinale sur données administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6985,51 +6985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 106, Conservatoire national des arts et métiers - CNAM; Centre d'études de l'emploi et du travail - CEET. 2018, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7224,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>