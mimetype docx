--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -403,209 +403,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work strains and disabilities in French workers: A career‐long retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/labr.12252⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (3), pp.313-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163612v1</w:t>
+                <w:t xml:space="preserve">halshs-04391176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work strains and disabilities in French workers: A career‐long retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (3), pp.313-317. </w:t>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.385-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/labr.12252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04391176v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Step Frailty Assessment Strategy in Older Patients With Solid Tumors: A Decision Curve Analysis</w:t>
               </w:r>
@@ -1506,212 +1506,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does home care for dependent elderly people improve their mental health?</w:t>
+                <w:t xml:space="preserve">L’influence de la santé mentale déclarée sur le maintien en emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Travail et santé, 486-487, pp.45-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297508v1</w:t>
+                <w:t xml:space="preserve">hal-05514377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la santé mentale déclarée sur le maintien en emploi</w:t>
+                <w:t xml:space="preserve">Does home care for dependent elderly people improve their mental health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Defebvre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.Pages 149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2015.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale - Santé et itinéraire professionnel : contexte et genèse d’une enquête</w:t>
               </w:r>
@@ -1864,602 +1864,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation du tiers-payant : enjeux économiques et conséquences pour les acteurs du système de santé</w:t>
+                <w:t xml:space="preserve">La survenue du cancer : effets de court et moyen termes sur l'emploi, le chômage et les arrêts maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 388, pp.80-84</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297597v1</w:t>
+                <w:t xml:space="preserve">hal-01297568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La survenue du cancer : effets de court et moyen termes sur l'emploi, le chômage et les arrêts maladie</w:t>
+                <w:t xml:space="preserve">L'effet des arrêts maladie sur les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Clainche</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 475-476, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2015.10530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297568v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet des arrêts maladie sur les trajectoires professionnelles</w:t>
+                <w:t xml:space="preserve">Les arrêts maladie de longue durée pénalisent les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 938, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.2015.10530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05524704v1</w:t>
+                <w:t xml:space="preserve">halshs-01298640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrêts maladie de longue durée pénalisent les trajectoires professionnelles</w:t>
+                <w:t xml:space="preserve">The Impact of a Disability on Labour Market Status: A Comparison of the Public and Private Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pollak</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et résultats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119-120, pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.119-120.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01298640v1</w:t>
+                <w:t xml:space="preserve">hal-01297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of a Disability on Labour Market Status: A Comparison of the Public and Private Sectors</w:t>
+                <w:t xml:space="preserve">La généralisation du tiers-payant : enjeux économiques et conséquences pour les acteurs du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 388, pp.80-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.119-120.39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297518v1</w:t>
+                <w:t xml:space="preserve">hal-01297597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet des arrêts maladie sur les trajectoires professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,51 +5910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does care to dependent elderly people living at home increase their mental health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6161,51 +6161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparities in taking sick leave between sectors of activity in France: a longitudinal analysis of administrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,51 +6438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités de prise d'arrêts maladie entre secteurs d'activité en France : une analyse longitudinale sur données administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6985,51 +6985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 106, Conservatoire national des arts et métiers - CNAM; Centre d'études de l'emploi et du travail - CEET. 2018, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7224,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>