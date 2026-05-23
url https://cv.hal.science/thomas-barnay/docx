--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2478,213 +2478,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de santé : influence du groupe social sur la dégradation de la santé perçue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worker replacement and cost-benefit analysis of life-saving healthcare programs, a precautionary note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riccardis (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Economics, Policy and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744133113000352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297823v1</w:t>
+                <w:t xml:space="preserve">hal-01297820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worker replacement and cost-benefit analysis of life-saving healthcare programs, a precautionary note</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités de santé : influence du groupe social sur la dégradation de la santé perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riccardis (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics, Policy and Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes et Résultats Drees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297820v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles mentaux : quelles conséquences sur le maintien dans l'emploi ?</w:t>
               </w:r>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7224,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bondoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2024.542.2108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.116878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonzalez Serrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez-Tapia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.22.01118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mart&#237;nez Tapia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de la Taille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489728v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsaudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-1020-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-015-0715-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.10.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42SBXFD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut De Saint Pol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05524704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pollak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riccardis (de)" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thi&#233;baut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.633895" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejean Sophie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0155-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNMSJHG1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hartmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ulmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.071.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Li&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Attias-Donfut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03552183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ventelou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133231-le-systeme-de-sante-francais-aujourd-hui-brochee.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.barna.2018.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Halima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Halima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>