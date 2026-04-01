--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -2671,51 +2671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8E1620C"/>
+    <w:nsid w:val="36A2FB56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>