--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -175,265 +175,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the atmosphere on the sintering capability and chemical durability of Nd-doped UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; mixed oxides</w:t>
+                <w:t xml:space="preserve">Impact of firing temperature and atmosphere on the chemical reactivity of UO$_{2+x}$ powders in nitric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernar</w:t>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116845⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.106569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705046v1</w:t>
+                <w:t xml:space="preserve">cea-05248763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of firing temperature and atmosphere on the chemical reactivity of UO$_{2+x}$ powders in nitric acid</w:t>
+                <w:t xml:space="preserve">Impact of the atmosphere on the sintering capability and chemical durability of Nd-doped UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; mixed oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Bazarkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.106569. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.116845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2025.106569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05248763v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t>
               </w:r>
@@ -834,77 +834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 222, pp.111380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1234,51 +1234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes dans la compréhension des mécanismes de dissolution de combustibles oxydes modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1394,64 +1394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uranium Science conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,51 +1476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESEM-monitored dissolution of (U,Th)O2 heterogeneous mixed oxides for spect fuel modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,77 +1614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Processes and mechanisms at solid/liquid/gas interfaces: leaching, dissolution, corrosion, radiolysis, sorption and speciation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SciNEE, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1722,77 +1722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,77 +1830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1925,51 +1925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,90 +2323,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures – The Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2463,51 +2463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36A2FB56"/>
+    <w:nsid w:val="41EAC72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2902,51 +2902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2730-7219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05248763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.02.069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynier-Tronche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04714582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2730-7219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05248763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Milelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.02.069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynier-Tronche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04714582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>