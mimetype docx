--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -100,63 +100,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: I. Development and new features</w:t>
+                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: II. Architecture and innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Nils Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -183,114 +183,114 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 71 (1), pp.015042. </w:t>
+              <w:t xml:space="preserve">, 2026, 71 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462787v1</w:t>
+                <w:t xml:space="preserve">hal-05462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: II. Architecture and innovations</w:t>
+                <w:t xml:space="preserve">GATE 10 Monte Carlo particle transport simulation: I. Development and new features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Krah</w:t>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -317,1414 +317,1414 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 71 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 71 (1), pp.015042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae237b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462791v1</w:t>
+                <w:t xml:space="preserve">hal-05462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPyRiT 3.0: an open source package for single-pixel imaging based on deep learning</w:t>
+                <w:t xml:space="preserve">Last vertex splitting: a new retroactive Monte Carlo splitting technique applied to LINAC out-of-field dose computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meissane M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (13), pp.27988-28005. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (15), pp.155010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.559227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf1d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662876v4</w:t>
+                <w:t xml:space="preserve">hal-05233282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting PSA50 response to $$^{177}$$Lu-PSMA therapy using machine learning and automated total tumor volume</w:t>
+                <w:t xml:space="preserve">SPyRiT 3.0: an open source package for single-pixel imaging based on deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Rios-Sanchez</w:t>
+                <w:t xml:space="preserve">Juan F P J Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+                <w:t xml:space="preserve">Romain Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Sanchez-Lajusticia</w:t>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pretet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-025-00808-6⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (13), pp.27988-28005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.559227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370164v1</w:t>
+                <w:t xml:space="preserve">hal-04662876v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last vertex splitting: a new retroactive Monte Carlo splitting technique applied to LINAC out-of-field dose computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting PSA50 response to $$^{177}$$Lu-PSMA therapy using machine learning and automated total tumor volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Alicia Sanchez-Lajusticia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+                <w:t xml:space="preserve">Valentin Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meissane M’hamdi</w:t>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (15), pp.155010. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/adf1d2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-025-00808-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233282v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
+                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Claude</w:t>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schiffler</w:t>
+                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Isnardi</w:t>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Metzger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Darnis</w:t>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.103207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746294v1</w:t>
+                <w:t xml:space="preserve">hal-04489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Camille Schiffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
+                <w:t xml:space="preserve">Vanina Isnardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+                <w:t xml:space="preserve">Séverine Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Sophie Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118, pp.103207. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489575v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+                <w:t xml:space="preserve">Laeticia Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.102582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984638v1</w:t>
+                <w:t xml:space="preserve">hal-04087078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kryza</w:t>
+                <w:t xml:space="preserve">Madani François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Richaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
+                <w:t xml:space="preserve">Tristan Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.102578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107206v1</w:t>
+                <w:t xml:space="preserve">hal-04087816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+                <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupuis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087078v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madani François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Mathieu Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sunyach</w:t>
+                <w:t xml:space="preserve">Maëva Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Brahmi</w:t>
+                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109, pp.102578. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087816v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Kryza</w:t>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287250v1</w:t>
+                <w:t xml:space="preserve">hal-03984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (10), pp.15599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,913 +1955,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Durand</w:t>
+                <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grégoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920106v1</w:t>
+                <w:t xml:space="preserve">hal-03515752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gassa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703011v1</w:t>
+                <w:t xml:space="preserve">hal-03706362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
+                <w:t xml:space="preserve">Comparison of atlas-based and deep learning methods for organs at risk delineation on head-and-neck CT images using an automated treatment planning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zlate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2022.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenGATE ecosystem for Monte Carlo simulation in medical physics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Etxebeste</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8c83⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780307v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salvadori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706362v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rit</w:t>
+                <w:t xml:space="preserve">The OpenGATE ecosystem for Monte Carlo simulation in medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jomier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.778-787. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (18), pp.184001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3137990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac8c83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515752v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium-90 quantitative phantom study using digital photon counting PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3167,103 +3167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable image registration applied to lung SBRT: Usefulness and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3707,856 +3707,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo Modeling of Elekta VERSA HD for Out-of-Field Dose Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Krah</w:t>
+                <w:t xml:space="preserve">Eric Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Maigne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France. pp.799-802</w:t>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905626v1</w:t>
+                <w:t xml:space="preserve">hal-04905648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damian Borys</w:t>
+                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808423v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">GATE 10: Towards a versatile python-driven Geant4 application for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trigila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès RIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883604v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10: Towards a versatile python-driven Geant4 application for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Trigila</w:t>
+                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.16002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430216002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746844v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible hyperspectral single-pixel imaging using the OpenSpyrit ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Felipe Perez Juste Abascal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A F Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trigila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France. pp.799-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340349v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Modeling of Elekta VERSA HD for Out-of-Field Dose Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+                <w:t xml:space="preserve">Reproducible hyperspectral single-pixel imaging using the OpenSpyrit ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Felipe Perez Juste Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3021886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905648v1</w:t>
+                <w:t xml:space="preserve">hal-05340349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
@@ -4579,1644 +4579,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887949v1</w:t>
+                <w:t xml:space="preserve">hal-04887984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+                <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706445v1</w:t>
+                <w:t xml:space="preserve">hal-04896534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Estro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887586v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887620v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882140v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887984v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanan Rida</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896534v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
+                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Baudier</w:t>
+                <w:t xml:space="preserve">L. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">V. Isnardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Schiffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martel-Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348772v1</w:t>
+                <w:t xml:space="preserve">hal-03464527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348781v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric comparison between planning SPECT and monitoring PET for 90Y-radioembolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921965v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giraudet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464444v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-p strategy versus ITV strategy in locally advanced lung cancer. A randomized phase II study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Isnardi</w:t>
+                <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schiffler</w:t>
+                <w:t xml:space="preserve">A. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Metzger</w:t>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martel-Lafay</w:t>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO Annual Conference - Optimal radiotherapy for all</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464527v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EP-2013 Lung tumor motion based on 4D-CBCT: baseline shift, interfraction amplitude and volume variation</w:t>
               </w:r>
@@ -6431,50 +6431,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -6488,400 +6500,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric Validation of Early Quantitative 177Lu-PSMA SPECT/CT for mCRPC Response Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Single-time-point dosimetry in vertebrae for 177Lu therapies: does using dose-rate maps improve accuracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFOMP SIG 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Molecular Radiotherapy Dosimetry: The future of theragnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373122v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-time-point dosimetry in vertebrae for 177Lu therapies: does using dose-rate maps improve accuracy?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">Multicentric Validation of Early Quantitative 177Lu-PSMA SPECT/CT for mCRPC Response Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Molecular Radiotherapy Dosimetry: The future of theragnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athènes, Greece. , 2025</w:t>
+              <w:t xml:space="preserve">EFOMP SIG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450344v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple brain metastasis radiosurgery using dedicated treatment planning system: a dosimetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6891,170 +6903,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPyRiT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lorente-Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a4d2948a18177a8ce6ff80984d797262609eefd8;origin=https://github.com/openspyrit/spyrit;visit=swh:1:snp:2b0047ab55939cc54863cdebf259151416558d5c;anchor=swh:1:rev:6a9a5847cb7b69f2d11459bc7fffcef630126f75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7201,51 +7213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Hotoiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ling Teng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4d2948a18177a8ce6ff80984d797262609eefd8;origin=https://github.com/openspyrit/spyrit;visit=swh:1:snp:2b0047ab55939cc54863cdebf259151416558d5c;anchor=swh:1:rev:6a9a5847cb7b69f2d11459bc7fffcef630126f75" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Hotoiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ling Teng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2W52FXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4d2948a18177a8ce6ff80984d797262609eefd8;origin=https://github.com/openspyrit/spyrit;visit=swh:1:snp:2b0047ab55939cc54863cdebf259151416558d5c;anchor=swh:1:rev:6a9a5847cb7b69f2d11459bc7fffcef630126f75" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>