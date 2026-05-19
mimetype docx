--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -766,965 +766,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
+                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Line Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
+                <w:t xml:space="preserve">Camille Schiffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+                <w:t xml:space="preserve">Vanina Isnardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Séverine Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489575v1</w:t>
+                <w:t xml:space="preserve">hal-04746294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mid-P strategy” versus “internal target volume strategy in locally advanced non small cell lung cancer: Clinical results from the randomized non-comparative phase II study Mid-P</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-hypofractionated prostate cancer radiotherapy: Dosimetric impact of real-time intrafraction prostate motion and daily anatomical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schiffler</w:t>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Isnardi</w:t>
+                <w:t xml:space="preserve">Pierre Marie Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Metzger</w:t>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darnis</w:t>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.110435. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.103207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746294v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Padovani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109, pp.102582. </w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087078v1</w:t>
+                <w:t xml:space="preserve">hal-03984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Management of reirradiations: A clinical and technical overview based on a French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Brahmi</w:t>
+                <w:t xml:space="preserve">Laeticia Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 109, pp.102578. </w:t>
+              <w:t xml:space="preserve">, 2023, 109, pp.102582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087816v1</w:t>
+                <w:t xml:space="preserve">hal-04087078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a dedicated software for semiautomated VMAT planning of spine Stereotactic Body Radiotherapy (SBRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">Madani François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kryza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">Tristan Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.102578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287250v1</w:t>
+                <w:t xml:space="preserve">hal-04087816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Richaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107206v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baudier</w:t>
+                <w:t xml:space="preserve">Maëva Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissard</w:t>
+                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984638v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of different algorithms for automatic segmentation of head-and-neck lymph nodes on CT images</w:t>
               </w:r>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Respiration-Gated SPECT for Liver Radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,295 +2357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Abbani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franklin Okoli</w:t>
+                <w:t xml:space="preserve">Frédéric Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763981v1</w:t>
+                <w:t xml:space="preserve">hal-03703011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum non-isotropic and asymmetric margins for taking into account intrafraction prostate motion during moderately hypofractionated radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deep learning‐based segmentation in prostate radiation therapy using Monte Carlo simulated cone‐beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gassa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Martinon</w:t>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.114-120. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.6930-6944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.15946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703011v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OpenGATE ecosystem for Monte Carlo simulation in medical physics</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Halty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,536 +3828,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Krah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Favaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A F Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trigila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès RIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Sarrut; Simon Rit, Jul 2024, lyon, France. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883604v1</w:t>
+                <w:t xml:space="preserve">hal-04905626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GATE 10: Towards a versatile python-driven Geant4 application for medical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Krah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Favaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Resch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trigila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damian Borys</w:t>
+                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808423v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GATE 10: A new versatile Python-driven Geant4 application for medical physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Trigila</w:t>
+                <w:t xml:space="preserve">GATE Monte Carlo simulation toolkit for medical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kochebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on the use of Computers in Radiation therapy (ICCR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.16002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430216002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905626v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible hyperspectral single-pixel imaging using the OpenSpyrit ecosystem</w:t>
               </w:r>
@@ -4460,51 +4460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
@@ -4585,90 +4585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,77 +4835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent margins for prostate intrafraction motion during hypofractionated radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,90 +5085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5210,90 +5210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,549 +5579,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">F Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921965v1</w:t>
+                <w:t xml:space="preserve">hal-03348781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric comparison between planning SPECT and monitoring PET for 90Y-radioembolisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Khayi</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude C Biston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464343v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact dosimétrique des mouvements intrafraction de la prostate durant le traitement de radiothérapie en fonction des marges CTV-PTV utilisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Gassa</w:t>
+                <w:t xml:space="preserve">Dosimetric impact of intra-fraction prostate motion during moderate hypo-fractionated radiation treatment: a population-based study varying CTV-to-PTV margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pommier</w:t>
+                <w:t xml:space="preserve">F. Gassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sarrut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Biston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">59èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPM, Jun 2021, Rennes - Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348781v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric impact of intrafraction motion during moderate hypo-fractionated prostate cancer radiotherapy treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Gassa</w:t>
+                <w:t xml:space="preserve">Dosimetric comparison between planning SPECT and monitoring PET for 90Y-radioembolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Khayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348772v1</w:t>
+                <w:t xml:space="preserve">hal-03464343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,77 +6514,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-time-point dosimetry in vertebrae for 177Lu therapies: does using dose-rate maps improve accuracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentric Validation of Early Quantitative 177Lu-PSMA SPECT/CT for mCRPC Response Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,77 +6760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple brain metastasis radiosurgery using dedicated treatment planning system: a dosimetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Hotoiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ling Teng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2W52FXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4d2948a18177a8ce6ff80984d797262609eefd8;origin=https://github.com/openspyrit/spyrit;visit=swh:1:snp:2b0047ab55939cc54863cdebf259151416558d5c;anchor=swh:1:rev:6a9a5847cb7b69f2d11459bc7fffcef630126f75" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissane M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adf1d2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662876v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F P J Abascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.559227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios-Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanchez-Lajusticia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00808-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schiffler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Isnardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Pialat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Martinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ayadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Padovani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102582" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Fran&#231;ois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sunyach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brahmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Costea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zlate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Racadot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910077v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Beneti Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.483937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3137990" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2022.10.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.03.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Borys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac8c83" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419556v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Labour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Khayi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-021-00402-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouilhol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20190692" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kochebina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Taleb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-019-0246-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tanguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.09.121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Veiga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janssens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Hotoiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brousmiche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ling Teng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2016.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pignard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Badel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deutsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Krah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favaretto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Resch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trigila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favaretto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Resch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trigila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430216002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Perez Juste Abascal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021886" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Isnardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schiffler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metzger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martel-Lafay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Franco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gassa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pommier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sarrut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude C Biston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-8140(19)32433-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tanguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.09.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2W52FXP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lorente-Mur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia-Alaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4d2948a18177a8ce6ff80984d797262609eefd8;origin=https://github.com/openspyrit/spyrit;visit=swh:1:snp:2b0047ab55939cc54863cdebf259151416558d5c;anchor=swh:1:rev:6a9a5847cb7b69f2d11459bc7fffcef630126f75" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>