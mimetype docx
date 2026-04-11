--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -399,311 +399,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Baquet : l'homme derrière le mythe</w:t>
+                <w:t xml:space="preserve">Maurice Baquet : l’homme derrière le mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (135), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet : l'homme derrière le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporting Indianness: challenging the cinematic representation of Native American athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delsahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-pong at the cinema: humor, love and more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17430437.2021.1884678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caricature sportive et imaginaire collectif : L’exemple des sœurs Goitschel dans les années 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -719,73 +801,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Thorpe - All American: A Thin Hollywood Line of Truth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -801,2025 +883,2025 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Vertreter der Rugbyliteratur im Frankreich der 1920er Jahre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caricature d’un enseignant d’EPS dans les années 1980 : P.R.O.F.S. de Patrick Schulmann (1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (124), pp.75-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.124.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-expérimentation athlétique du docteur Fernand Lagrange : 1880-1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ayrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin canadien d'histoire de la médecine = Canadian bulletin of medical history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemingway and sport: games, fights, and races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy R. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris in the 1920’s: Hemingway’s city of sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1924 : des Jeux et des écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When an energy drink exalts a table tennis hero. Brand placement and overuse in the manga Ping Pong Dash !! by Honda Shingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Emil Zatopek myth: Running by Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Maradona to Jude Law: Sport in Paolo Sorrentino’s movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in European Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Magnane : un animal farouche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robert Margerit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXI, pp.234-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À vos marques, prêts, placez… Sport, business et cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vel’ d’Hiv’ six-day race: the spirit of Paris during the twenties »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.76-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460263.2016.1249936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby, Modernity and Controversy: Le P’tit Parigot (1926) by René Le Somptier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycling, Mass Media and Business: Serialization of Le Roi de la pédale (1925) by Paul Cartoux and Henri Decoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (11-12), pp.1456-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Directeur Départemental de la Jeunesse et des Sports : un responsable stratégique au carrefour des logiques associative, éducative, administrative et politique (1975-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, "Education nationale, Jeunesse et Sports : territoires en conflits?" (Hors-Série n° 3), pp.115-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique au cinéma : une autre histoire (1943-2014) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cahier spécial : La ville olympique / Varia, 3 (105), pp.67-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.105.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.105.0067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01151867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portrait of a Rugby Man with a « Broken Face »: Le Flambeau dans la nuit (Torch in the Night) (1927) by Henry Decoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (10), pp.1405-1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Légende du football : Georges Haldas passeur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (95), pp.7-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.095.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The View of a Catholic Writer On the Winter Sportswoman: Henry Bordeaux In the 1920s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aethlon - Journal of Sports Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Spring/Summer 2011 (28:2), pp.99-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien sportif L’Auto : un objet romanesque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (84), pp.74-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mornève : Narrative Glorification of Catholic Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (14), pp.2047-2060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportive dans la littérature populaire des années 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (84), pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportive dans la littérature populaire des années 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84, pp.41-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.084.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.084.0041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01726058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figure de la sportive : entre littérature populaire et avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays in French Literature and Culture (EFLaC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces aventurières des années 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, pp.5-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tennis de table : le service en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2835,73 +2917,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;secrets du crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,1332 +2999,1748 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : La Vie en grand de Mathieu Vadepied (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une coach héroïque : Leap de Peter Chan (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées d’étude francophones Genre et Chine, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université libre de Bruxelles; Musée royal de Mariemont, Jun 2022, Bruxelle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : place et évolution des activités de raquette dans la société.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Biennales de l’AFRAPS : Les activités de raquette. Comprendre et intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, un acteur sur le déclin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Education physique : conceptions et débats dans la seconde moitié du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2020, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe carrefours d'histoire du sport : Le sport et les sixties (16 crossroads of the history of sport : Sport and the sixties)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon I, Oct 2014, Lyon, France. pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, littérature et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Artiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fete de la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Limoges, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique scolaire dans le récit cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : L'espace scolaire par le prisme de l'écriture littéraire et cinématographique (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques aux réservoirs d’Auschwitz : analyse socio-historique d’une carrière sportive (1933-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2006, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport, « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Oct 2006, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie de l'échec sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc De La Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges, 2024, desport et des histoires, Thomas Bauer, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire (s) de balles et de plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decoin, sportsmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle francophone. Marginalités, identités, singularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ozwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eurédit, 2015, 978-2-84830-196-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélodrome : Saint-Quentin-en-Yvelines : un héritage en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2015, 978-94-6161-238-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Magnane : la plume et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Reims (éPURe) - coll. « Sport, acteurs et représentations ». ÉPURE - Éditions et Presses universitaires de Reims, 2015, 978-2-915271-93-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Écrivain et son Limousin. Études sur L’Appartenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Limoges, 2013, 978-2-84287-583-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Limousin et ses horizons dans l’œuvre de Georges-Emmanuel Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, 108, 2013, Eidôlon, 979-10-91052-08-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sportive dans la littérature française des Années folles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2011, Objet, 978-2-7574-0173-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.80208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’éducation physique en 100 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actio - coll. « Les carnets Actio », 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slalom de Charlène Favier (2020) : échecs en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bauer; Sabine Chavinier-Réla; Loïc de la Croix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie de l'échec sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-47, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures d'entraîneurs dans la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4262,202 +4760,202 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique journalistique des sœurs Goitschel : L’Équipe entre 1962 et 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4473,73 +4971,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs. Promesses, mémoire et enjeux. Sous la direction de Jean-François Loudcher et André Suchet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-144, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rider de Chloé Zhao (2017) : une invitation poéthnique au rodéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delsahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4555,839 +5053,839 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Cinéma. La technique à l’épreuve du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges et du Limousin, 2023, 2842878620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une athlète tibétaine au cœur de la Chine : 40 000 Kilometers de Keke (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, art et olympisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2023, 978-2-14-034990-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire du tennis de table en milieu scolaire de la fin du 19e siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Visioli; Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les activités de raquette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.45-54, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la foule au supporter. Regards d'écrivains sur les passions sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tétart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tétart Philippe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté tribunes. Les supporters en France de la Belle Epoque aux années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-376, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La responsabilité de l’écrivain sportif : état des lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Wille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Responsabilité des acteurs du sport et de l’éducation. Expertises et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-140, 2017, 978-2-7574-1723-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure, Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’Afrique en ballon rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle francophone. Marginalités, singularités, identités (dir. Thierry Ozwald et Thomas Bauer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurédit, pp.133-148, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gants de boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadja Cohen &amp; Anne Reverseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit musée de l’histoire littéraire (1900-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les impressions nouvelles, pp.134-138, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’athlète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Reims (éPURe) - coll. « Sport, acteurs et représentations ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Magnane : la plume et le sport (dir. Thomas Bauer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-169, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sports de raquette : les enjeux d’une intégration scolaire tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5407,963 +5905,1058 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours (dir. Michaël Attali et Jean Saint-Martin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-320, 2014, 978-2-8041-8473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance athlétique de Georges Magnane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme et de l'Aquitaine (MSHA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Appartenir en question. Ce territoire que j'ai choisi (dir. Gérard Peylet et Hélène Saule-Sorbé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.452-462, 2014, 978-2-85892-445-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rugby de clocher : Béloni de Jean Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges (Pulim). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écrivain et son Limousin. Etudes sur L’Appartenir (dir. Thomas Bauer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-52, 2013, 978-2-84287-583-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeune homme sportif au secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux - coll. "Eidôlon". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Limousin et ses horizons dans l’œuvre de Georges-Emmanuel Clancier (dir. Thomas Bauer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108, pp.97-109, 2013, 979-10-91052-08-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrars et Géo-Charles : histoire d’une correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feuille de routes - Bulletin de l'Association internationale Blaise Cendrars (dir. Birgit Wagner et Manuel Chemineau)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, pp.69-84, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et désillusion du boxeur : le film Toboggan (1934) d’Henri Decoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN - Editions Universitaires de Lorraine - coll. "Série actes" - Questions de communication. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs d’écriture des spectacles sportifs. Médias, arts et espace (dir. Jean-François Diana)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, pp.155-165, 2013, 978-2-8143-0141-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lenglen : une sportive Art Déco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Paris Ouest - coll. "RITM". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’année 1925. L’esprit d’une époque (dir. Myriam Boucharenc et Claude Leroy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-289, 2012, 978-2-84016-110-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-Charles et Blaise Cendrars : une rencontre sous le signe du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Paris Ouest - coll. "RITM". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la rencontre, affinités et coups de foudre (dir. Marie-Paule Berranger et Myriam Boucharenc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-396, 2012, 978-2-84016-121-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Années 1920 : les sportives sur les couvertures de romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de sport. De l’archive à l’histoire (dir. Françoise Bosman, Patrick Clastres et Paul Dietschy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.87-96, 2010, 978-2-84736-486-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrars footballeur ou l’ ‘homme caoutchouc’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continent Cendrars (Centre d’Étude Blaise Cendrars)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Champion, pp.18-35, 2010, 978-2-7453-2170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les pas de Joseph Guillemot : le roman 5 000 de Dominique Braga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP-Publications - coll. "Les cahiers de l'INSEP". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de la performance du sportif de haut niveau (dir. Thomas Bauer et Doriane Gomet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.173-179, 2010, 978-2-86580-184-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques au couloir de Drancy : analyse socio- historique du destin d’un champion (1933-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.165-179, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakache : des bassins olympiques au couloir de Drancy. Analyse socio-historique de la carrière d’un champion (1934-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.41-70, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boxeuse ou le reflet d’une angoisse collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Paris Ouest - coll. "Littérales". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Extrémités des émotions. Du spectaculaire à l’inexprimable (dir. Liliane Picciola et Bénédicte Boudou)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, pp.345-363, 2008, 978-2-904906-45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6383,73 +6976,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.165-179, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalités et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6465,400 +7058,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L’écrit 1 » au miroir de l’histoire (dir. Michaël Attali, Jean Saint-Martin et Sylvain Villaret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.85-100, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Association des Écrivains Sportifs au fil des années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie de la littérature sportive (Association des Écrivains Sportifs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.9-29, 2006, 2-84394-993-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement féministe chrétien de Marthe Bertheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et genre. Excellence féminine et masculinité hégémonique (dir. Philippe Liotard et Thierry Terret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.91-106, 2005, 2-7475-9564-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Association des Écrivains Sportifs : mouvement affinitaire ou affinage d’un mouvement (1919-1939) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, éducation physique et mouvements affinitaires au XXe siècle (dir. Pierre-Alban Lebecq)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.195-208, 2004, 2-7475-5975-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, une vie au service de l’éducation par les sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tennis de table en milieu scolaire: une histoire ludo-sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7005,51 +7673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>