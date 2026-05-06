--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -3061,51 +3061,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : La Vie en grand de Mathieu Vadepied (2015)</w:t>
+                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : la Vie en grand de Mathieu Vadepied (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
@@ -5462,50 +5462,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure, Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5518,285 +5604,199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Epure, Reims. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gants de boxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadja Cohen &amp; Anne Reverseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
+              <w:t xml:space="preserve">Petit musée de l’histoire littéraire (1900-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les impressions nouvelles, pp.134-138, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’Afrique en ballon rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle francophone. Marginalités, singularités, identités (dir. Thierry Ozwald et Thomas Bauer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurédit, pp.133-148, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154960v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01824895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’athlète</w:t>
               </w:r>
@@ -7673,51 +7673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>