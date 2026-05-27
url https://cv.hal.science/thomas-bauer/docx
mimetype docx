--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -563,213 +563,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporting Indianness: challenging the cinematic representation of Native American athletes</w:t>
+                <w:t xml:space="preserve">Ping-pong at the cinema: humor, love and more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence P. Leconte</w:t>
+                <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (5)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2021.1884678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830835v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Ping-pong at the cinema: humor, love and more</w:t>
+                <w:t xml:space="preserve">hal-03303069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sporting Indianness: challenging the cinematic representation of Native American athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siyao Lin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delsahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 24 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303069v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caricature sportive et imaginaire collectif : L’exemple des sœurs Goitschel dans les années 1968</w:t>
               </w:r>
@@ -2360,247 +2360,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le quotidien sportif L’Auto : un objet romanesque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (84), pp.74-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mornève : Narrative Glorification of Catholic Sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (14), pp.2047-2060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The View of a Catholic Writer On the Winter Sportswoman: Henry Bordeaux In the 1920s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aethlon - Journal of Sports Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Spring/Summer 2011 (28:2), pp.99-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152858v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01152834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportive dans la littérature populaire des années 1920</w:t>
               </w:r>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une coach héroïque : Leap de Peter Chan (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4624,51 +4624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slalom de Charlène Favier (2020) : échecs en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,238 +4790,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La fabrique journalistique des sœurs Goitschel : L’Équipe entre 1962 et 1968 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs. Promesses, mémoire et enjeux. Sous la direction de Jean-François Loudcher et André Suchet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-144, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013156v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04534390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rider de Chloé Zhao (2017) : une invitation poéthnique au rodéo</w:t>
               </w:r>
@@ -5089,51 +5089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une athlète tibétaine au cœur de la Chine : 40 000 Kilometers de Keke (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,169 +5634,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portrait de l’Afrique en ballon rond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle francophone. Marginalités, singularités, identités (dir. Thierry Ozwald et Thomas Bauer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurédit, pp.133-148, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les gants de boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadja Cohen &amp; Anne Reverseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit musée de l’histoire littéraire (1900-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les impressions nouvelles, pp.134-138, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01154960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’athlète</w:t>
               </w:r>
@@ -6653,50 +6653,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nakache : des bassins olympiques au couloir de Drancy. Analyse socio-historique de la carrière d’un champion (1934-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.41-70, 2008, 978-2-296-06244-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boxeuse ou le reflet d’une angoisse collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Ouest - coll. "Littérales". </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Extrémités des émotions. Du spectaculaire à l’inexprimable (dir. Liliane Picciola et Bénédicte Boudou)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, pp.345-363, 2008, 978-2-904906-45-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques au couloir de Drancy : analyse socio- historique du destin d’un champion (1933-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6718,229 +6890,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.165-179, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540185v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-01153088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
               </w:r>
@@ -7673,51 +7673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Falcone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3521" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyao Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2021.1884678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence P. Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04532733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Morris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2016.1249936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fredriksen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01726058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c De La Croix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ozwald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoeckpublishers.be/usite/snoeckpub_frbe/index.asp?p=914&amp;amp;c=N&amp;amp;i=362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.80208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04534390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delisle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100272810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01154960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01824895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01152871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>