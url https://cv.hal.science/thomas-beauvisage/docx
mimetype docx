--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -1001,261 +1001,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘Democratization’ of Markets? Online Consumer Reviews in the Restaurant Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démocratisation du marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14215⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.163 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.183.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947884v1</w:t>
+                <w:t xml:space="preserve">hal-03460582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démocratisation du marché ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ‘Democratization’ of Markets? Online Consumer Reviews in the Restaurant Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Samuel Beuscart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.183.0161⟩</w:t>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.5 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460582v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes et avis de consommateurs sur le web. Les marchés à l’épreuve de l’évaluation profane</w:t>
               </w:r>
@@ -2211,51 +2211,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2012: 21st World Wide Web Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lyon, France. pp.461-462, </w:t>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2187980.2188077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3118,126 +3118,233 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du crédit digital en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ducourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel; Latts-ENPC; Orange Labs. 2026, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des parcours des utilisateurs sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 10 Nanterre, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05521281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3247,105 +3354,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du cookie publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Mines Paris - PSL, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05521193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3492,51 +3599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Danieli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2019.1661246" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2019.1611623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197-198.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Bailliencourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1592394.1592399" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518791" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupovici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloarec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45175-4_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K89KNPPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esteban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60700-5_39" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26568-6_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Danieli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducourant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2019.1661246" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2019.1611623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.197-198.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.183.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02947884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronn&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Assadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82MCDR7P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Smoreda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Bailliencourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.145.0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1592394.1592399" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518791" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lupovici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloarec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45175-4_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K89KNPPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esteban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60700-5_39" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1062745.1062881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26568-6_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05521193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>