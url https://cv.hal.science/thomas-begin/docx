--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2343,298 +2343,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFO technique to calibrate queueing models</w:t>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Sourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.020⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (5), pp.386-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00539827v1</w:t>
+                <w:t xml:space="preserve">inria-00539821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+                <w:t xml:space="preserve">A DFO technique to calibrate queueing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 67 (5), pp.386-405. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.273 - 281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539821v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order distributional properties in closed queueing networks</w:t>
               </w:r>
@@ -3363,274 +3363,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of MAC Energy-saving Strategies for WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Guérin</w:t>
+                <w:t xml:space="preserve">Strategies to Plan the Number and Locations of RSUs for an IEEE 802.11p-based Infrastructure in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J de la Cruz Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2023 - 26th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.119-126, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Montreal Quebec Canada, France. pp.301-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3616388.3617531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3616388.3617546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290920v1</w:t>
+                <w:t xml:space="preserve">hal-04363387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to Plan the Number and Locations of RSUs for an IEEE 802.11p-based Infrastructure in Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
+                <w:t xml:space="preserve">Performance Analysis of MAC Energy-saving Strategies for WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2023 - 26th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Montreal Quebec Canada, France. pp.301-305, </w:t>
+              <w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.119-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3616388.3617546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3616388.3617531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363387v1</w:t>
+                <w:t xml:space="preserve">hal-04290920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StackNet: IoT Network Simulation as a Service</w:t>
               </w:r>
@@ -3839,615 +3839,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
+                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tülin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822518v1</w:t>
+                <w:t xml:space="preserve">hal-03656995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on the Determination of the Processing Capacity in a Multiserver Job System as a Model of Cloud Datacenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Conference on Cloud Computing Technology and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912321v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Note on the Determination of the Processing Capacity in a Multiserver Job System as a Model of Cloud Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, CORES'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 13th International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom55334.2022.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647759v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs: Minimizing Stations in Starvation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bardou</w:t>
+                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, CORES'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596197v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs: Minimizing Stations in Starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643750v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rome / Online, Italy. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656995v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIFRAN: Evaluating IoT Networks with a No-Code Framework based on ns-3</w:t>
               </w:r>
@@ -5085,230 +5085,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Distributed Congestion Control mechanism for Smart Grid Neighborhood Area Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
+                <w:t xml:space="preserve">Traitement du signal sur graphe pour modéliser les WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Javier de La Cruz Llopis</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PE-WASUN 2019 - Sixteenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Miami, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309054v1</w:t>
+                <w:t xml:space="preserve">hal-02154891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du signal sur graphe pour modéliser les WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Stojanova</w:t>
+                <w:t xml:space="preserve">Towards a Distributed Congestion Control mechanism for Smart Grid Neighborhood Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier de La Cruz Llopis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">PE-WASUN 2019 - Sixteenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154891v1</w:t>
+                <w:t xml:space="preserve">hal-02309054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réseaux IEEE 802.11 : Diviser pour régner</w:t>
               </w:r>
@@ -5889,243 +5889,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
+                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387732v1</w:t>
+                <w:t xml:space="preserve">hal-01241711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
+                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241711v1</w:t>
+                <w:t xml:space="preserve">hal-01387732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the System Performance by Combining Calibrated Performance Models of its Components</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montréal, Canada. pp.159-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6326,138 +6326,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constrained routing algorithm: a networking evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Dan Nguyen</w:t>
+                <w:t xml:space="preserve">An MCMC Based Procedure for Parameter Estimation of a VoD Workload Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th Colloquium GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864322v1</w:t>
+                <w:t xml:space="preserve">hal-00924126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Modeling of IEEE 802.11 Multi-hop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6489,171 +6489,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM'13 - 16th ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Barcelone, Spain. pp.143-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2507924.2507949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCMC Based Procedure for Parameter Estimation of a VoD Workload Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">Multi-constrained routing algorithm: a networking evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th Colloquium GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924126v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Framework for Modelling and Generating Workload Volatility of a VoD System</w:t>
               </w:r>
@@ -6819,242 +6819,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAI - European Alliance for Innovation, Oct 2012, Paris, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690485v1</w:t>
+                <w:t xml:space="preserve">hal-00763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Admission Control: A Real-Time Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clearwater (Florida), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746838v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for solving Ph/M/c and Ph/M/c/N queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7070,87 +7122,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating a Versatile Model for VoD Buzz Workload in Large Scale Distributed Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,377 +7230,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Conference on Cloud Networking, Date-Added = 2012-10-31 16:44:27 +0000, Date-Modified = 2012-10-31 16:50:40 +0000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Université Pierre et Marie Curie, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Admission Control: A Real-Time Performance Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Brochet</w:t>
+                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Boston, Massachusetts, United States. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2188286.2188297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781990v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00763225v1</w:t>
+                <w:t xml:space="preserve">hal-00690485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clearwater, United States. pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7567,550 +7567,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Venice, Italy, Italy. pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587930v1</w:t>
+                <w:t xml:space="preserve">hal-00746837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of MBAC solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks, 2011 (LCN'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764410v1</w:t>
+                <w:t xml:space="preserve">inria-00586873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00599124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Venice, Italy, Italy. pp.85-98</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746837v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Evaluation and comparison of MBAC solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks, 2011 (LCN'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.215-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586873v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la simulation d'une file M/G/1 selon la distribution du temps de service</w:t>
               </w:r>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8535,290 +8535,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250025v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.200-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75211-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311797v1</w:t>
+                <w:t xml:space="preserve">hal-01311804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cologne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01311804v1</w:t>
+                <w:t xml:space="preserve">hal-01311797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
               </w:r>
@@ -8843,51 +8843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9037,817 +9037,935 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-server preemptive priority queue with general arrivals and service times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9065, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515328v1</w:t>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Systems with Multiple Operating Levels, Soft Thresholds and Hysteresis</w:t>
+                <w:t xml:space="preserve">Multi-server preemptive priority queue with general arrivals and service times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9064, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9065, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515312v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity of the performance analysis of a multi- server facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of Systems with Multiple Operating Levels, Soft Thresholds and Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8617, Institut Telecom, Telecom SudParis, Evry, France; Université Lyon 1 / LIP (UMR INRIA, ENS Lyon CNRS, UCBL), Lyon France; University of California Santa Cruz, Baskin School of Engineering, USA; INRIA. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9064, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076366v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity in M/Ph/c/N queues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the complexity of the performance analysis of a multi- server facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulin Atmaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8303, INRIA. 2013, pp.15</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8617, Institut Telecom, Telecom SudParis, Evry, France; Université Lyon 1 / LIP (UMR INRIA, ENS Lyon CNRS, UCBL), Lyon France; University of California Santa Cruz, Baskin School of Engineering, USA; INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821769v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of MBAC solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Reduced complexity in M/Ph/c/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8080, INRIA. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8303, INRIA. 2013, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736695v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of MBAC solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7955, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8080, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695335v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de trafic adapté à la volatilité de charge d'un service de vidéo à la demande: Identification, validation et application à la gestion dynamique de ressources.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8072, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7955, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734295v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un modèle de trafic adapté à la volatilité de charge d'un service de vidéo à la demande: Identification, validation et application à la gestion dynamique de ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8072, INRIA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734295v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Recurrent Solution of Ph/M/c/N-like and Ph/M/c-like Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7321, INRIA. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00492748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9857,105 +9975,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Performance Modeling of Computer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01951250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10102,51 +10220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>