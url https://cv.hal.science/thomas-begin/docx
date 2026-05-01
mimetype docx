--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2715,1341 +2715,1341 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Method to Configure TWT in WLANs</w:t>
+                <w:t xml:space="preserve">PMSA: Power Mode Selection Algorithm pour IEEE 802.11 WLANs utilisant TWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Guérin</w:t>
+                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401112v1</w:t>
+                <w:t xml:space="preserve">hal-05603176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSA: Power Mode Selection Algorithm in IEEE 802.11 WLANs operating TWT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
+                <w:t xml:space="preserve">An Analytical Method to Configure TWT in WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376515v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Placement for Quality Inference of Video Streaming Traffic over a Cellular Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">PMSA: Power Mode Selection Algorithm in IEEE 802.11 WLANs operating TWT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Desgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bronzino</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50th IEEE Conference on Local Computer Networks (LCN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294001v1</w:t>
+                <w:t xml:space="preserve">hal-05376515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Benefits of Hybrid Wi-Fi/LiFi Networks for Indoor WLANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">Model Placement for Quality Inference of Video Streaming Traffic over a Cellular Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescomaria Faticanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bronzino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Communications (ICC): Optical Networks and Systems Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 50th IEEE Conference on Local Computer Networks (LCN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185325v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lighting Up Dynamic Networks: AP Assignment Strategy for QoS and Energy Efficiency in HLWNets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Studying the Benefits of Hybrid Wi-Fi/LiFi Networks for Indoor WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2024: International Conference on Wireless and Mobile Computing, Networking and Communications 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770534⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Communications (ICC): Optical Networks and Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767484v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing the Additivity Constraints in Decentralized No-Regret High-Dimensional Bayesian Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Thiran</w:t>
+                <w:t xml:space="preserve">Lighting Up Dynamic Networks: AP Assignment Strategy for QoS and Energy Efficiency in HLWNets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiMob 2024: International Conference on Wireless and Mobile Computing, Networking and Communications 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob61911.2024.10770534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629193v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to Plan the Number and Locations of RSUs for an IEEE 802.11p-based Infrastructure in Urban Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis J de la Cruz Llopis</w:t>
+                <w:t xml:space="preserve">Relaxing the Additivity Constraints in Decentralized No-Regret High-Dimensional Bayesian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2023 - 26th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363387v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of MAC Energy-saving Strategies for WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2023 - 26th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montreal, Canada. pp.119-126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3616388.3617531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StackNet: IoT Network Simulation as a Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Fraoui</w:t>
+                <w:t xml:space="preserve">Strategies to Plan the Number and Locations of RSUs for an IEEE 802.11p-based Infrastructure in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis J de la Cruz Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2023 - 26th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montreal Quebec Canada, France. pp.301-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3616388.3617546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094638v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADIperf: A Framework for Application-driven IoT Network Performance Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">StackNet: IoT Network Simulation as a Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Fraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2022 - 31st International Conference on Computer Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738572v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">ADIperf: A Framework for Application-driven IoT Network Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICCCN 2022 - 31st International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656995v1</w:t>
+                <w:t xml:space="preserve">hal-03738572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bardou</w:t>
+                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643750v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on the Determination of the Processing Capacity in a Multiserver Job System as a Model of Cloud Datacenters</w:t>
               </w:r>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,2138 +4310,2138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tülin Atmaca</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822518v1</w:t>
+                <w:t xml:space="preserve">hal-03643750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIFRAN: Evaluating IoT Networks with a No-Code Framework based on ns-3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malasri Janumporn</w:t>
+                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3545250.3560845⟩</w:t>
+              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rome / Online, Italy. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822142v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data center disaggregation: when and how much?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIFRAN: Evaluating IoT Networks with a No-Code Framework based on ns-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Si-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malasri Janumporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCloud 2022 - 9th IEEE International Conference on Future Internet of Things and Cloud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Armenia, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3545250.3560845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822515v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSPIRE : Optimisation bayésienne distribuée pour l’amélioration de la réutilisation spatiale des WLANs denses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data center disaggregation: when and how much?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, AlgoTel'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">FiCloud 2022 - 9th IEEE International Conference on Future Internet of Things and Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rome / Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647761v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Spatial Reuse in IEEE 802.11ax WLANs: A Multi-Armed Bandit Approach</w:t>
+                <w:t xml:space="preserve">INSPIRE : Optimisation bayésienne distribuée pour l’amélioration de la réutilisation spatiale des WLANs denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2021 - 24th ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, AlgoTel'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445712v1</w:t>
+                <w:t xml:space="preserve">hal-03647761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Throughput and Energy Efficient Association Strategy for Wi-Fi/LiFi Heterogeneous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Guérin</w:t>
+                <w:t xml:space="preserve">Improving the Spatial Reuse in IEEE 802.11ax WLANs: A Multi-Armed Bandit Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+              <w:t xml:space="preserve">MSWiM 2021 - 24th ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3479240.3488514⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3479239.3485715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445734v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a fast and efficient strategy to assign channels in WLANs with channel bonding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marija Stojanova</w:t>
+                <w:t xml:space="preserve">Towards a Throughput and Energy Efficient Association Strategy for Wi-Fi/LiFi Heterogeneous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PE-WASUN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3416011.3424755⟩</w:t>
+              <w:t xml:space="preserve">PE-WASUN 2021 - 18th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3479240.3488514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949696v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du signal sur graphe pour modéliser les WLANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a fast and efficient strategy to assign channels in WLANs with channel bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM PE-WASUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3416011.3424755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154891v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Distributed Congestion Control mechanism for Smart Grid Neighborhood Area Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
+                <w:t xml:space="preserve">Traitement du signal sur graphe pour modéliser les WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Javier de La Cruz Llopis</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PE-WASUN 2019 - Sixteenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Miami, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309054v1</w:t>
+                <w:t xml:space="preserve">hal-02154891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réseaux IEEE 802.11 : Diviser pour régner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Stojanova</w:t>
+                <w:t xml:space="preserve">Towards a Distributed Congestion Control mechanism for Smart Grid Neighborhood Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Astudillo León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier de La Cruz Llopis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">PE-WASUN 2019 - Sixteenth ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121254v1</w:t>
+                <w:t xml:space="preserve">hal-02309054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video on Demand in IEEE 802.11p-based Vehicular Networks: Analysis and Dimensioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des réseaux IEEE 802.11 : Diviser pour régner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM'18 - 21st ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858019v1</w:t>
+                <w:t xml:space="preserve">hal-02121254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for DPDK-based virtual switches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video on Demand in IEEE 802.11p-based Vehicular Networks: Analysis and Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (IEEE NetSoft 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM'18 - 21st ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242102.3242109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493275v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict graph-based Markovian model to estimate throughput in unsaturated IEEE 802.11 networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Stojanova</w:t>
+                <w:t xml:space="preserve">A new model for DPDK-based virtual switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (IEEE NetSoft 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bologna, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493276v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards including batch services in models for DPDK-based virtual switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zidong Su</w:t>
+                <w:t xml:space="preserve">Conflict graph-based Markovian model to estimate throughput in unsaturated IEEE 802.11 networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure and Networking Symposium (GIIS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint Pierre, France. pp.37-44</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632879v1</w:t>
+                <w:t xml:space="preserve">hal-01493276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance modeling of virtual switching systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artero Gallardo</w:t>
+                <w:t xml:space="preserve">Towards including batch services in models for DPDK-based virtual switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zidong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems, MASCOTS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure and Networking Symposium (GIIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Pierre, France. pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387726v1</w:t>
+                <w:t xml:space="preserve">hal-01632879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Performance modeling of virtual switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artero Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems, MASCOTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom. pp.125-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241711v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387732v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the System Performance by Combining Calibrated Performance Models of its Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM/SPEC International Conference on Performance Engineering (ICPE 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241703v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of IEEE 802.11 Multi-hop Wireless Chains with Hidden Nodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the System Performance by Combining Calibrated Performance Models of its Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2641798.2641826⟩</w:t>
+              <w:t xml:space="preserve">7th ACM/SPEC International Conference on Performance Engineering (ICPE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands. pp.95-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851553.2858658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071825v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCMC Based Procedure for Parameter Estimation of a VoD Workload Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">Modeling of IEEE 802.11 Multi-hop Wireless Chains with Hidden Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th Colloquium GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montréal, Canada. pp.159-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2641798.2641826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924126v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Modeling of IEEE 802.11 Multi-hop Wireless Networks</w:t>
               </w:r>
@@ -6538,1531 +6538,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constrained routing algorithm: a networking evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Dan Nguyen</w:t>
+                <w:t xml:space="preserve">An MCMC Based Procedure for Parameter Estimation of a VoD Workload Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th Colloquium GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864322v1</w:t>
+                <w:t xml:space="preserve">hal-00924126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Framework for Modelling and Generating Workload Volatility of a VoD System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">Multi-constrained routing algorithm: a networking evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924135v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the accuracy of several existing approximations for M/Ph/m queues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Complete Framework for Modelling and Generating Workload Volatility of a VoD System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Calgari, Italy. pp.1168 - 1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2013.6583722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864323v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on the accuracy of several existing approximations for M/Ph/m queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE HSNCE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763225v1</w:t>
+                <w:t xml:space="preserve">hal-00864323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-Based Admission Control: A Real-Time Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Julien Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clearwater (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for solving Ph/M/c and Ph/M/c/N queues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAI - European Alliance for Innovation, Oct 2012, Paris, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746841v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a Versatile Model for VoD Buzz Workload in Large Scale Distributed Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Cloud Networking, Date-Added = 2012-10-31 16:44:27 +0000, Date-Modified = 2012-10-31 16:50:40 +0000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Boston, Massachusetts, United States. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2188286.2188297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747638v1</w:t>
+                <w:t xml:space="preserve">hal-00746838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746838v1</w:t>
+                <w:t xml:space="preserve">hal-00690485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tool for solving Ph/M/c and Ph/M/c/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">QEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690485v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Demonstrating a Versatile Model for VoD Buzz Workload in Large Scale Distributed Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Delavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clearwater, United States. pp.1111</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Cloud Networking, Date-Added = 2012-10-31 16:44:27 +0000, Date-Modified = 2012-10-31 16:50:40 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Université Pierre et Marie Curie, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770910v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Venice, Italy, Italy. pp.85-98</w:t>
+              <w:t xml:space="preserve">IEEE LCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clearwater, United States. pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746837v1</w:t>
+                <w:t xml:space="preserve">hal-00770910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Venice, Italy, Italy. pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586873v1</w:t>
+                <w:t xml:space="preserve">hal-00746837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599124v1</w:t>
+                <w:t xml:space="preserve">inria-00586873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587930v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of MBAC solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks, 2011 (LCN'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.215-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8090,638 +8103,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la simulation d'une file M/G/1 selon la distribution du temps de service</w:t>
+                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00477409v1</w:t>
+                <w:t xml:space="preserve">inria-00587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on the Effects of Service Time Distribution in the M/G/1 Queue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note sur la simulation d'une file M/G/1 selon la distribution du temps de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEC Benchmark Workshop 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295018v1</w:t>
+                <w:t xml:space="preserve">inria-00477409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results on a Simple Approach to G/G/c-like Queues</w:t>
+                <w:t xml:space="preserve">A Note on the Effects of Service Time Distribution in the M/G/1 Queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 16th International Conference (ASMTA 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPEC Benchmark Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Austin, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295230v1</w:t>
+                <w:t xml:space="preserve">hal-01295018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur les performances de TCP dans un environnement sans-fil multisaut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+                <w:t xml:space="preserve">Preliminary Results on a Simple Approach to G/G/c-like Queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Stochastic Modeling Techniques and Applications, 16th International Conference (ASMTA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Madrid, Spain. pp.159-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02205-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671210v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur les temps de service résiduels dans les systèmes type M/G/c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note sur les performances de TCP dans un environnement sans-fil multisaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250025v3</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
+                <w:t xml:space="preserve">Note sur les temps de service résiduels dans les systèmes type M/G/c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311804v1</w:t>
+                <w:t xml:space="preserve">hal-00250025v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
@@ -8752,96 +8705,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.200-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75211-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8856,88 +8951,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00111725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8947,113 +9042,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Performance Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WORLD SCIENTIFIC, 2025, 978-981-12-9204-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/13809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9063,169 +9158,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-server preemptive priority queue with general arrivals and service times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9238,73 +9333,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9065, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Systems with Multiple Operating Levels, Soft Thresholds and Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9343,73 +9438,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tulin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9064, Inria - Research Centre Grenoble – Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the complexity of the performance analysis of a multi- server facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9448,73 +9543,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8617, Institut Telecom, Telecom SudParis, Evry, France; Université Lyon 1 / LIP (UMR INRIA, ENS Lyon CNRS, UCBL), Lyon France; University of California Santa Cruz, Baskin School of Engineering, USA; INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity in M/Ph/c/N queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9527,283 +9622,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8303, INRIA. 2013, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of MBAC solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8080, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7955, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de trafic adapté à la volatilité de charge d'un service de vidéo à la demande: Identification, validation et application à la gestion dynamique de ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9842,73 +9937,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8072, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recurrent Solution of Ph/M/c/N-like and Ph/M/c-like Queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9921,51 +10016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7321, INRIA. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00492748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9975,105 +10070,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Performance Modeling of Computer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01951250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10220,51 +10315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>