--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2144,497 +2144,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent solution of Ph/M/c/N-like and Ph/M/c-like queues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Dynamic Resource Management in Clouds: A Probabilistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, E95-B (08), pp.2522-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1587/transcom.E95.B.2522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746840v1</w:t>
+                <w:t xml:space="preserve">hal-00747643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Resource Management in Clouds: A Probabilistic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">A recurrent solution of Ph/M/c/N-like and Ph/M/c-like queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.84-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1587/transcom.E95.B.2522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747643v1</w:t>
+                <w:t xml:space="preserve">hal-00746840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+                <w:t xml:space="preserve">A DFO technique to calibrate queueing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.273 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2009.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00539821v1</w:t>
+                <w:t xml:space="preserve">inria-00539827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFO technique to calibrate queueing models</w:t>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wolfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Sourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (2), pp.273 - 281. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (5), pp.386-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539827v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order distributional properties in closed queueing networks</w:t>
               </w:r>
@@ -3934,615 +3934,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Note on the Determination of the Processing Capacity in a Multiserver Job System as a Model of Cloud Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 13th International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom55334.2022.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656995v1</w:t>
+                <w:t xml:space="preserve">hal-03912321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on the Determination of the Processing Capacity in a Multiserver Job System as a Model of Cloud Datacenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Conference on Cloud Computing Technology and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, CORES'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912321v1</w:t>
+                <w:t xml:space="preserve">hal-03647759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Guichard</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs: Minimizing Stations in Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Evaluation de Performance et l’EXpérimentation des Réseaux de Communication, CORES'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647759v1</w:t>
+                <w:t xml:space="preserve">hal-03596197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs: Minimizing Stations in Starvation</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596197v1</w:t>
+                <w:t xml:space="preserve">hal-03643750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandit Algorithm for Spatial Reuse in WLANs : Minimizing Stations in Starvation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bardou</w:t>
+                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rome / Online, Italy. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643750v1</w:t>
+                <w:t xml:space="preserve">hal-03822518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of live VM migration for server consolidation in Data centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwjan</w:t>
+                <w:t xml:space="preserve">Socio-géographie de la téléphonie mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tülin Atmaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiCloud 2022 - IEEE 9th International Conference on Future Internet of Things and Cloud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FiCloud57274.2022.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822518v1</w:t>
+                <w:t xml:space="preserve">hal-03656995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIFRAN: Evaluating IoT Networks with a No-Code Framework based on ns-3</w:t>
               </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Stojanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,243 +5984,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
+                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241711v1</w:t>
+                <w:t xml:space="preserve">hal-01387732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the end-to-end delay using local measurements: a preliminary study based on conditional expectation</w:t>
+                <w:t xml:space="preserve">Towards a Passive Measurement-based Estimator for the Standard Deviation of the End-to-End Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Symposium on Networks, Computers and Communications, ISNCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387732v1</w:t>
+                <w:t xml:space="preserve">hal-01241711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the System Performance by Combining Calibrated Performance Models of its Components</w:t>
               </w:r>
@@ -6349,51 +6349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montréal, Canada. pp.159-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6544,77 +6544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MCMC Based Procedure for Parameter Estimation of a VoD Workload Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th Colloquium GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6734,77 +6734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Framework for Modelling and Generating Workload Volatility of a VoD System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Wireless Communications and Mobile Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Calgari, Italy. pp.1168 - 1174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,736 +6914,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Admission Control: A Real-Time Performance Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Brochet</w:t>
+                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Boston, Massachusetts, United States. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2188286.2188297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781990v1</w:t>
+                <w:t xml:space="preserve">hal-00746838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nghi Nguyen</w:t>
+                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baynat</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763225v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximate solution for Ph/Ph/1 and Ph/Ph/1/N queues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tool for solving Ph/M/c and Ph/M/c/N queues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2012 - 3rd ACM/SPEC International Conference on Performance Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746838v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'Admission Basé sur un Plan de Connaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Demonstrating a Versatile Model for VoD Buzz Workload in Large Scale Distributed Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Delavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Cloud Networking, Date-Added = 2012-10-31 16:44:27 +0000, Date-Modified = 2012-10-31 16:50:40 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Université Pierre et Marie Curie, Paris (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690485v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for solving Ph/M/c and Ph/M/c/N queues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-Based Admission Control: A Real-Time Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">37th IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clearwater (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746841v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a Versatile Model for VoD Buzz Workload in Large Scale Distributed Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+                <w:t xml:space="preserve">Substitution Networks: Performance Collapse due to Overhead in Communication Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Cloud Networking, Date-Added = 2012-10-31 16:44:27 +0000, Date-Modified = 2012-10-31 16:50:40 +0000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Ad Hoc Networks (ADHOCNETS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAI - European Alliance for Innovation, Oct 2012, Paris, France. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36958-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747638v1</w:t>
+                <w:t xml:space="preserve">hal-00763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LCN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clearwater, United States. pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7662,550 +7662,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paderborn, Germany. pp.248-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746837v1</w:t>
+                <w:t xml:space="preserve">inria-00599124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586873v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Quality of Service in Substitution Networks with Controlled Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of MBAC solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Ad Hoc Networks and Wireless (AdHocNow)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks, 2011 (LCN'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.215-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22450-8_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00599124v1</w:t>
+                <w:t xml:space="preserve">hal-00764410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of MBAC solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of a Single Node with General Arrivals and Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks, 2011 (LCN'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Analytical and Stochastic Modelling Techniques and Applications, ASMTA11, Date-Modified = 2012-02-22 09:13:34 +0000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Venice, Italy, Italy. pp.85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00764410v1</w:t>
+                <w:t xml:space="preserve">hal-00746837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution approchée pour les files Ph/Ph/1 et Ph/Ph/1/N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôles d'admission basés sur des mesures : Evaluation et comparaison de solutions existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587930v1</w:t>
+                <w:t xml:space="preserve">inria-00586873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la simulation d'une file M/G/1 selon la distribution du temps de service</w:t>
               </w:r>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l'ingenierie des protocoles (CFIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8630,290 +8630,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250025v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
+                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Cologne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311804v1</w:t>
+                <w:t xml:space="preserve">hal-01311797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Approach to Modeling of Observed System Behavior</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Modeling Tool for Observed System Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wolfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance 2007: The 26th International Symposium on Computer Performance, Modeling, Measurements, and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Performance Engineering Workshop, EPEW 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.200-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75211-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de modèles calibrés. Une méthodologie complète</w:t>
               </w:r>
@@ -8938,51 +8938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brandwajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9658,90 +9658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of MBAC solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8080, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9763,90 +9763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KBAC: Knowledge-Based Admission Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7955, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9868,90 +9868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de trafic adapté à la volatilité de charge d'un service de vidéo à la demande: Identification, validation et application à la gestion dynamique de ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhabrata Roy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8072, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10315,51 +10315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bardou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3584178" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Astudillo Le&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J de la Cruz Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103585" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.06.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwajn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chadda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Stojanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier de La Cruz Llopis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955177v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2018.11.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artero Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2874476" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulin Atmaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2773496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2017.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Soleimani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2499749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2014.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WHG3JX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhabrata Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E95.B.2522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1VC7D3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wolfinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.11.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ45WQFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2009.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGP2C6ZW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gu&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ghali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thiran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom55334.2022.00017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brandwjan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud57274.2022.00018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malasri Janumporn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3545250.3560845" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485715" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445734v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479240.3488514" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416011.3424755" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zidong Su" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2016.22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241703v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851553.2858658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641826" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dan Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2013.6583722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864323v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2188286.2188297" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delavoix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brochet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36958-2_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22450-8_19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115192" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02205-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250025v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75211-0_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7ZCNN50L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13809" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734295v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01951250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>